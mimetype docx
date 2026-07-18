--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -117,75 +117,75 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">عمرو القنا الأزرقي الخارجي تميمي فارس الأزارقة، حدثني أحمد بن أبي خيثمة قال: حدثنا خالد بن خداش قال: صلى عمرو القنا ليلة حتى أصبح وهو في عسكر الأزارقة، ثم حضر الصلاة مع قطري بن الفجاءة ثم سبح حتى ارتفعت الشمس، ثم صلى صلاة الضحى، فأخذ حجرا فكتب في قبلته:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا خير في الدنيا لمن لم يكن له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الله في دار القرار نصيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فحسبي من الدنيا دلاص حصينة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأجرد خوار العنان نجيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">في أبيات، ثم أخذ رمحه فعمل في المسلمين عملا مارأوا مثله من أحد. حدثني محمد بن يحيى قال: حدثنا الجاحظ عن القريعي قال: قلت ليونس بن حبيب: أين كان عمرو القنا من جذل الطعان وملاعب الأسنة، فقال: لا بل أين كان جذل الطعان وملاعب الأسنة من عمرو القنا، ومات موتا ولم يقتل. فقال الحجاج: لا وألت نفس الجبان، هذا عمرو القنا مات، حتف أنفه. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -253,50 +253,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>