--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -382,99 +382,99 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال الأصمعي: قرأت على قبر سيبويه بشيراز هذه الأبيات، وهي لسليمان بن يزيد العدوي: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذهب الأحبة بعد طول تزاور</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونأى المزار فأسلموك وأقشعوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تركوك أوحش ما تكون بقفرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يؤنسوك وكربة لم يدفعوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضى القضاء وصرت صاحب حفرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عنك الأحبة أعرضوا وتصدعوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وسيبويه لقب له ومعناه: رائحة التفاح. يقال: كانت أمه ترقصه بذلك. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ياقوت: ورأيت ابن خالويه قد اشتق له غير ذلك فقال: كان سيبويه لا يزال من يلقاه يشم منه رائحة الطيب فسمي سيبويه، ومعنى سي: ثلاثون، وبويه: الرائحة، وكأنه رأى ثلاثين رائحة الطيب، ولم أر أحدا قال ذلك غير ابن خالويه. وكان الخليل إذا رأى سيبويه قال: مرحبا بزائر لا يمل.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -486,1459 +486,1459 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال يونس: ومتى سمع سيبويه هذا كله من الخليل، جيئوني بكتابه، فلما رآه ونظر فيه رأى كل ما حكاه. فقال: يجب أن يكون هذا الرجل قد صدق عن الخليل في جميع ما حكاه كما صدق فيما حكاه عني. وقال صاعد بن أحمد الحياني: من أهل الأندلس في كتابه قال: لا أعرف كتابا ألف في علم من العلوم قديمها وحديثها فاشتمل على جميع ذلك العلم، وأحاط بأجزاء ذلك الفن غير ثلاثة كتب، أحدها: ’’المجسطي’’ لبطليموس في علم هيئة الأفلاك، والثاني ’’كتاب أرسططاليس’’ في علم المنطق، والثالث: ’’كتاب سيبويه’’ البصري النحوي، فإن كل واحد من هذه لم يشذ عنه من أصول فنه شيء إلا ما لا خطر له. وكان إذا أراد إنسان قراءة ’’كتاب سيبويه’’ على المبرد يقول له: أركبت البحر تعظيما واستصعابا. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لله كم أعنى محلا بالجوى قفرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وآهل ربع صبر أمحله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا أهل ودي هل دين وعودكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتأملوا كتب السقام مسجله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتام تحيا في أكاذيب المنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نفس غدت ب: عسى وعل معللة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: ولشهاب الدين التلعفري قصيدة في هذه المادة والوزن والروي، وهي: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا العذول عليكم ما لي وله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا قد رضيت بذا الغرام وذا الوله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شرط المحبة أن كل متيم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صب يطيع هواه يعص عذله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأخذتموني حين سار بحبكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثلي ومثلي سره لن يبذله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما أعربت -والله- عن وجدي بكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصبابتي إلا دموعي المهملة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جزتم مداكم في قطيعتكم فلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عطف لعابدكم يرام ولا صله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أألومكم في هجركم وصدودكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما هذه في الحب منكم أوله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قسما بكم قد حرت مما أشتكي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حسبي الدجى فعدمته ما أطوله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليل كيوم الحشر معنى إن يكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا ليل ذاك له فذا لا صبح له</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا سائلي من بعدهم عن حالتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترك الجواب جواب هذي المسألة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عندي جوى يذر الفصح مبلدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاترك مفصله ودونك مجمله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">القلب ليس من الصحاح فيرتجي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إصلاحه، والعين سحب مثقله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا راحلين وفي أكلة عينهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رشا عليه حشى المحب مقلقله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الصدغ منه عقرب ولحاظه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسد وخلف الظهر منه سنبله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو لم يصب خديه عاصن صدغه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما أصبحت في سالفيه مسلسله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حال إذا حدثت لا لمع ولا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جمل لإيضاحي لها من تكمله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قمر له في القلب أو في الطرف أو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في النيرة الحصداء أشرف منزله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما أجور الألحاظ منه إذا رنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا انثنى فقوامه ما أعدله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال السليمان قصيدة في كل بيت نوع من البديع وهي: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعض هذا الدلال و إلا دلال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حال بالهجر والتجنب حالي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’الجناس اللفظي’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جرت إذ جزت ربع قلبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذلالي صبر أكثر من إذلالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’الجناس الخطى’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رق يا قاسي الفؤاد لأجفان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قصار أسرى ليال طوال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’الطباق’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شارحات بدمعها مجمع البحرين</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في حب مجمع الأمثال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’الاستعارة’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نفت النوم في هواك قصاصا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حيث أدنى خداع الخيال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’المقابلة’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنابين الرجاء والخوف في</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حبك ما بين صحة واعتلال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’التفسير’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عمر ينقضي وأيامي الأيام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالهجر والليالي الليالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’الإشارة’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليس ذنبي سوى مخالفة اللا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حين فيه واضيبة العذال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’الإرداف’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سائل بزنى وما هي إلا الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـعمر رفقا بهذه الأسمال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’المماثلة’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طلب دونه منال الثريا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهوى دونه زوال الجبال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’الغلو’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وغرام أقله يذهل الآسادا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في خيسها عن الأشبال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’الكناية’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا أخفي هواك صونا وإن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بت طعين القنا جريح النبال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فشمالي لم يستعن بيميني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويميني لم تستعن بشمالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’رد العجز على الصدر’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لذ طول المطال منك ولولا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الحب ما لذ منك المطال التذييل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لست أنفك في هواك ملوما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في معاد يسوءني أو موالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’التضاد’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خنت عهدي فدام فهل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بكيت ضدي يوما بطيب الوصال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’الترصيع’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لك ألحاظ مقلتين سباها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالحسام الهندي غب الصقال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’الإيغال’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رمت وصفها بمدح على</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في على رب الحجى والكمال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’الترشيح’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يأخذ بعض فضله بذلة المال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقل الذي يجود بمال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’رد العجز على الصدر’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يعجل المكرمات طبعا فإن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جود أفنى رغائب الآمال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’التتميم والتكميل’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شكري نداه حتى لقد أفحم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فضل لازال ذا إفضال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’الالتفات’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يوما لم يزل وذلك أبقى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عصمة المرملين ذي الأطفال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’الاعتراض’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وداد الأصفياء بعيد عن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زوال وهل به من زوال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’الرجوع’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هي الأنواء تخضب منه الأرض</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أم ثبت جوده الهطال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’تجاهل العارف’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جاد حتى للمكنفين فآثروا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فنداه كالماء في سمال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’الاستطراد’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جامع العلم والفصاحة والحلم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحسن الأخلاق والأفعال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’جمع المؤتلف والمختلف’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا يعد الفعل الجميل لدنياه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن بعده للمآل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’السلب والإيجاب’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليس فيه عيب يعدده الحساد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا العطاء قبل السؤال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’الاستثناء’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن من يعش كمن زال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن دام والورى في زوال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’المذهب الكلامي’’ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حكى وجهه الكريم من الحب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويغضي عنه من الإجلال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’’التشطير’’ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1999,99 +1999,99 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قرأت على قبر سيبويه بشيراز هذه الأبيات، وهي لسليمان بن يزيد العدوي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذهب الأحبة بعد طول تزاور</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونأى المزار فأسلموك وأقشعوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تركوك أوحش ما تكون بقفرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يؤنسوك وكربة لم يدفعوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضي القضاء وصرت صاحب حفرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عنك الأحبة أعرضوا وتصدعوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأخذ سيبويه النحو والأدب عن الخليل بن أحمد ويونس بن حبيب وأبي الخطاب الأخفش وعيسى بن عمر.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">نقلت من خط أبي سعد السمعاني مما انتخبه من «طبقات أهل فارس وشيراز» تأليف الحافظ أبي عبد الله محمد بن عبد العزيز الشيرازي القصار: بشير بن سعيد، وقيل عمرو بن عثمان بن قنبر، يكنى أبا بشر سيبويه النحوي عن الخليل بن أحمد، وهو من الحارث بن كعب، مات وكان على مظالم فارس، وقبره في شيراز، لم يزد في ترجمته على هذا. وورد بغداد وناظر بها الكسائي وتعصبوا عليه وجعلوا للعرب جعلا حتى وافقوه على خلافه، ولذلك قصة ذكرت فيما بعد.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -2167,107 +2167,107 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما مرض سيبويه مرضه الذي مات فيه جعل يجود بنفسه ويقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يؤمل دنيا لتبقى له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمات المؤمل قبل الأمل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حثيثا يروي أصول النخيل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعاش الفسيل ومات الرجل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قالوا: ولما اعتل سيبويه وضع رأسه في حجر أخيه فبكى أخوه لما رآه لما به، فقطرت من عينه قطرة على وجه سيبويه، ففتح عينه فرآه يبكي فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخيين كنا فرق الدهر بيننا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى الأمد الأقصى ومن يأمن الدهرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث أبو الطيب اللغوي عن أبي عمر الزاهد قال، قال ثعلب يوما في مجلسه: مات الفراء وتحت رأسه كتاب سيبويه، فعارضه أبو موسى الحامض بما قد كتبناه في أخباره .</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث محمد بن عبد الملك التاريخي فيما رواه عن ثعلب عن محمد بن سلام قال: حدثني الأخفش أنه قرأ كتاب سيبويه على الكسائي في جمعة فوهب له سبعين دينارا، قال: وكان الكسائي يقول لي: هذا الحرف لم أسمعه فاكتبه لي، فأفعل. قال: وكان الأخفش يؤدب ولد الكسائي؛ قال التاريخي: فكأن الجاحظ سمع هذا الخبر فقال، مما يعدده من فخر أهل البصرة على أهل الكوفة: وهؤلاء يأتونكم بفلان وفلان وبسيبويه الذي اعتمدتم على كتبه وجحدتم فضله.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -2319,115 +2319,115 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدثت عن النظام أنه دخل على سيبويه في مرضه فقال له: كيف تجدك أبا بشر؟ قال: أجدني ترحل العافية عني بانتقال، وأجد الداء يخامرني بحلول، غير أني وجدت الراحة منذ البارحة. قلت: فما تشتهي؟ قال: أشتهي أن أشتهي؛ فلما كان من بعد ذلك اليوم دخلت إليه وأخوه يبكي وقد قطرت من دموعه على خده، فقلت: كيف تجدك؟ فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يسر الفتى ما كان قدم من تقى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا عرف الداء الذي هو قاتله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال النظام: ثم مات من يومه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث أبو حاتم السجستاني قال: دخلت على الأصمعي في مرضه الذي مات فيه فسألته عن خبره ثم قلت: كم سنة مضى من عمرك؟ فقال: لا أدري، ولكني أحدثك، كنت شابا مقتبلا فتزوجت فولد لي وولد لأولادي وأنا حي، ثم أنشد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا الرجال ولدت أولادها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واضطربت من كبر أعضادها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجعلت أسقامها تعتادها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهي زروع قد دنا حصادها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقلت له: في نفسي شيء أريد أن أسألك عنه، قال: سل، فقلت: حدثني بما جرى بينك وبين سيبويه من المناظرة، فقال: والله لولا أني لا أرجو الحياة من مرضتي هذه ما حدثتك: إنه عرض علي شيء من الأبيات التي وضعها سيبويه في كتابه، ففسرتها على خلاف ما فسره، فبلغ ذلك سيبويه، فبلغني أنه قال: لا ناظرته إلا في المسجد الجامع، فصليت يوما في الجامع ثم خرجت فتلقاني في المسجد فقال لي: اجلس يا أبا سعيد، ما الذي أنكرت من بيت كذا وبيت كذا، ولم فسرت على خلاف ما يجب؟ فقلت له: ما فسرت إلا على ما يجب، والذي فسرته أنت ووضعته خطأ، تسألني وأجيب. ورفعت صوتي فسمع العامة فصاحتي ونظروا إلى لكنته، فقالوا: غلب الأصمعي سيبويه، فسرني ذلك فقال لي: إذا علمت أنت يا أصمعي ما نزل بك مني لم ألتفت إلى قول هؤلاء، ونفض يده في وجهي ومضى. ثم قال الأصمعي: يا بني فو الله لقد نزل بي منه شيء وددت أني لم أتكلم في شيء من العلم.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وعن أبي عثمان المازني قال، حدثني الأخفش قال: حضرت مجلس الخليل، فجاءه سيبويه فسأله عن مسألة وفسرها له الخليل فلم أفهم ما قالا، فقمت وجلست له في الطريق فقلت له: جعلني الله فداءك، سألت الخليل عن مسألة فلم أفهم ما رد عليك ففهمنيه، فأخبرني بها فلم تقع لي ولا فهمتها، فقلت له: لا تتوهم أني أسألك إعناتا فاني لم أفهمها ولم تقع لي، فقال لي: ويلك ومتى توهمت أنني أتوهم أنك تعنتني، ثم زجرني وتركني ومضى.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -2825,91 +2825,91 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال القاضي أبو المحاسن: ما كنت أستحب لسعيد أن يقول ذلك، لأنه يتعرض لقول الشاعر:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعلمه الرماية كل يومٍٍ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فلما استد ساعده رماني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ويروى بالشين معجمة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال الأخر:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولما أن فككت الغل عنه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وأفلت قال أي فتىً تراني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وروى محمد بن حسن الزبيدي، قال: قال العسكري: سيبويهٍ اسم فارسي، فالسي ثلاثون، وبويه رائحة، كأنه في المعنى ثلاثون رائحة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقرأت على أبي محمد بن مسعر، رحمه الله تعالى، من خطه: قال أبو القاسم الزجاجي: اخبرنا علي بن سليمان الأخفش، قال حدثنا ثعلب، قال: حدثني سلمة، قال: قال الفراء: قدم سيبويهٍ على البرامكة، فعزم يحيى على الجمع بينه وبين الكسائي، فجعل لذلك يوماً، فلما حضر تقدمت أنا والأحمر، فدخلنا، فإذا بمثال في صدر المجلس، فقعد عليه، ومعه إلى جانب المثال جعفر والفضل، ومن حضر بحضورهم.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -3305,187 +3305,187 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فلما كان من غد ذلك اليوم، دخلت إليه وأخوه يبكي، وقد قطرت دمعة من دموعه على خده، فقلت كيف تجدك؟ فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يسر الفتى ما قد تقدم من بقا </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> إذا عرف الداء الذي هو قاتله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">يروى برفع الداء ونصبه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكذلك قول الآخر، أنشده الأخفش مجروراً:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا بل من داءٍ به ظن أنه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> نجاوبه الداء الذي هو قاتله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال النظام: ثم مات من يومه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وتوفي بشيراز، سنة ثمانين ومائة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الأصمعي: قرأت على قبر سيبويهٍ بشيراز: هذا قبر سيبويهٍ. وعليه مكتوب هذه الأبيات:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذب الأحبة بعد طول تزاورٍ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ونأى المزار فأسلموك وأقشعوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تركوك أوحش ما يكون بقفرةٍ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> لم يؤنسوك وكربةً لم يدفعوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضي القضاء وصرت صاحب حفرة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> عنك الأحبة أعرضوا وتصدعوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ويروى أنه أنشد عند موته، عند بكاء أخيه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخيين كنا فرق الدهر بينناإلى الأمد الأقصى ومن يأمن الدهرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -3682,131 +3682,131 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فلما وصل ساوة مرض هناك مرض الموت، فتمثل بقول من قال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يؤمل دنيا لتبقي له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فوافى المنية دون الأمل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حثيثا يروي أصول الفسيل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعاش الفسيل ومات الرجل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ورثاه الزمخشري بقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا صلى الإله صلاة صدق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على عمرو بن عثمان بن قنبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن كتابه لم يغن عنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بنو قلم ولا أبناء منبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">توفي سنة ثمانين ومائة بشيراز في أيام الرشيد، على أن في سنة موته اختلافا كثيرا </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3874,50 +3874,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>