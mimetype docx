--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -261,51 +261,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: ‎</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلكم يمشي رويد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلكم يطلب صيد </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#غير عمرو بن عبيدولما حضرته الوفاة قال لصاحبه: نزل بي الموت ولم أتأهب له. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم قال: اللهم إنك تعلم أنه لم يسنح لي أمران في أحدهما رضى لك. وفي الآخر هوى لي إلا اخترت رضاك على هواي، فاغفر لي</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -357,99 +357,99 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ورثاه المنصور بقوله: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صلى الإله عليك من متوسد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قبرا مررت به على مران</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قبرا تضمن مؤمنا متحنفا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صدق الإله ودان بالعرفان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو أن هذا الدهر أبقى صالحا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبقى لنا عمرا أبا عثمان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولم يسمع بخليفة رثى من دونه غيره رضي الله عنه. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال ابن أبي الدم في ’’الفرق الإسلامية’’: عمرو بن عبيد بن باب جالس الحسن البصري، وحفظ عنه، واشتهر بصحبته، ثم أزاله واصل بن عطاء عن مذهب أهل السنة، فقال بالقدر، ودعا إليه، وصحب واصلا، وتتلمذ له، ووافقه في جميع مذهبه، وزاد عليه بتفسيق الفريقين معا من أصحاب وقعة الجمل وصفين. </w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -670,51 +670,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد كان المنصور يعظم ابن عبيد، ويقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلكم يمشي رويد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> كلكم يطلب صيد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">غير عمرو بن عبيد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: اغتر بزهده وإخلاصه، وأغفل بدعته.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1259,168 +1259,168 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال سمعت عبد الله بن سلمة الحضرمي يقول: سمعت عمرو بن عبيد يقول لو شهد عندي علي وعثمان وطلحة والزبير على شراك نعلي ما قبلت شهادتهم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وسمعت من أثق به يقول كنت عند عمرو بن عبيد، وهو جالس على دكان عثمان الطويل فأتاه رجل، فقال، يا أبا عثمان ما سمعت من الحسن يقول في قوله الله عز وجل قل لو كنتم في بيوتكم لبرز الذين كتب عليهم القتل إلى مضاجعهم قال تريد أخبرك برأي حسن، قال: قلت لا أريد إلا ما سمعت من الحسن، قال: سمعت الحسن يقول كتب الله عز وجل على قوم القتل فلا يموتون إلا قتلا وكتب على قوم الهرم فلا يموتون إلا هرما وكتب على قوم الغرق فلا يموتون إلا غرقا وكتب على قوم الحريق فلا يموتون إلا حرقا فقال له عثمان الطويل يا أبا عثمان ليس هذا قولنا قال عمرو قد قلت أتريد أن أخبرك برأي الحسن فأبى أفأكذب على الحسن.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - حدثنا الساجي، قال: حدثنا بندار، قال: حدثنا سلم بن قتيبة عن شعبة عن عمرو بن عبيد حديثين.</w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> - حدثنا الساجي، قال: حدثنا بندار، قال: حدثنا سليمان، قال: حدثنا حماد بن زيد، قال: قيل لأيوب إن عمرا روى عن الحسن، عن النبي صلى الله عليه وسلم قال: إذا رأيتم معاوية على المنبر فاقتلوه قال أيوب كذب</w:t>
+        <w:t xml:space="preserve"> - حدثنا الساجي، قال: حدثنا بندار، قال: حدثنا سلم بن قتيبة عن شعبة عن عمرو بن عبيد حديثين.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - حدثنا الساجي، حدثنا بندار، قال: حدثنا سلم، قال: حدثنا شعبة عن عمرو بن عبيد عن الحسن غير أولي الإربة قال المخنث.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - حدثنا الساجي، حدثنا بندار، حدثنا سلم، حدثنا شعبة عن عمرو بن عبيد عن الحسن إنما المشركون نجس قال قذر.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - حدثنا الساجي، قال: سمعت ابن المثنى يقول: سمعت يحيى بن سعيد يحدث عن عمرو بن عبيد ثم تركه بآخره.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - حدثنا الساجي، قال: حدثنا محمد بن عمر بن علي المقدمي، قال: حدثنا محمد بن عبد الله الأنصاري، قال: كان عمرو بن عبيد إذا سئل عن شيء قال هذا من قولي الحسن فيوهمهم أنه الحسن بن أبي الحسن وإنما هو قوله.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - حدثنا الساجي، قال: حدثنا بندار، قال: حدثنا سليمان بن حرب، قال: حدثنا حماد بن زيد، قال: قلت لأيوب إن عمرو بن عبيد روى عن الحسن لا يجلد السكران من النبيذ فقال أيوب كذب أنا سمعت الحسن يقول يجلد السكران من النبيذ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - حدثنا الساجي، قال: حدثنا بندار، قال: حدثنا سليمان، قال: حدثنا حماد بن زيد، قال: قيل لأيوب إن عمرا روى عن الحسن، عن النبي صلى الله عليه وسلم قال: إذا رأيتم معاوية على المنبر فاقتلوه قال أيوب كذب</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا الساجي، قال: حدثنا ابن المثنى، قال: سمعت محمد بن عبد الله الأنصاري، قال: قال إسماعيل بن مسلم إن عمرو بن عبيد قال عن الحسن، عن جابر عن النبي صلى الله عليه وسلم ألا هل عسى أحدكم يحدث عني بحديث، وهو على أريكته فيقول دعونا من هذا وهاتوا القرآن فإنما حدثناه الحسن، عن يزيد الرقاشي عن محمد بن المنكدر عن جابر قال إسماعيل فانطلقت مع عمرو إلى الحسن فسألناه، فقال: حدثني يزيد الرقاشي، عن ابن المنكدر عن جابر عن النبي صلى الله عليه وسلم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - حدثنا الساجي، قال: حدثنا مؤمل بن هشام، قال: سمعت إسماعيل بن إبراهيم، وهو بن علية يقول أول من تكلم في الاعتزال واصل الغزال فدخل معه في ذلك عمرو بن عبيد فأعجب به فزوجه أخته وقال زوجتك برجل ما يصلح إلا أن يكون خليفة.</w:t>
+        <w:t xml:space="preserve"> - حدثنا الساجي، قال: حدثنا مؤمل بن هشام، قال: سمعت إسماعيل بن إبراهيم، وهو بن علية يقول أول من تكلم في الاعتزال واصل الغزال فدخل معه في ذلك عمرو بن عبيد فأعجب به فزوجه أخته وقال زوجتك برجل ما يصلح إلا أن يكون خليفة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال إسماعيل وحدثني اليسع قال تكلم واصل يوما فقال عمرو بن عبيد ألا تسمعون ما كلام الحسن، وابن سيرين، عندما تسمعون إلا خرقة حيضة مطروحة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا الساجي، قال: حدثني الحسين بن محمد الذراع، قال: حدثنا أبو قتيبة قال وحدثني محمد بن موسى، قال: حدثنا مسلم بن إبراهيم عن سلام بن أبي مطيع، قال: حدثني المكتوم عمرو بن عبيد، عن أبي العالية قال يجزئ في كفارة اليمين لكل مسكين رغيف مطلي بكامخ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا الساجي، قال: حدثنا محمد بن موسى الحرشي، قال: حدثنا حماد بن عيسى الجهني، عن ابن جريج، عن عمرو بن عبيد عن الحسن، عن أبي هريرة أراه، قال: قال رسول الله صلى الله عليه وسلم إذا قعد بين شعبها الأربع فألزق الختان بالختان فقد وجب الغسل.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال له رجل من بني جمح يا أبا الوليد إنا نتبتلك أن تروي عن عمرو بن عبيد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - حدثنا الساجي قالك، حدثنا سلمة بن شبيب، قال: حدثنا أحمد بن صالح، قال: قال نعيم بن حماد قيل لابن المبارك لم رويت عن سعيد، وهشام الدستوائي وتركت حديث عمرو بن عبيد ورأيهم واحد فقال: كان عمرو بن عبيد يدعو إلى رأيه ويظهر الدعوة وكان هذان ساكتين</w:t>
+        <w:t xml:space="preserve"> - حدثنا الساجي قالك، حدثنا سلمة بن شبيب، قال: حدثنا أحمد بن صالح، قال: قال نعيم بن حماد قيل لابن المبارك لم رويت عن سعيد، وهشام الدستوائي وتركت حديث عمرو بن عبيد ورأيهم واحد فقال: كان عمرو بن عبيد يدعو إلى رأيه ويظهر الدعوة وكان هذان ساكتين</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا ابن أبي عصمة، قال: حدثنا أحمد بن أبي يحيى، قال: سمعت عبيد الله بن محمد التيمي يقول كنا إذا جلسنا إلى عبد الوارث بن سعيد كان أكثر حديثه عن عمرو بن عبيد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا الجنيدي، قال: حدثنا البخاري قال كنيته عمرو بن عبيد بن باب أبو عثمان البصري ويقال عمرو بن كيسان بن باب مولى بني تميم من أبناء فارس تركه يحيى.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3581,99 +3581,99 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكره ابن الجارود وأبو القاسم البلخي، وابن شاهين، ويعقوب بن شيبة، ويعقوب بن سفيان في ’’ جملة الضعفاء ’’. وقال ابن المبارك.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيها الطالب علماً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إيت حماد بن زيد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاطلب العلم بحلم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم قيده بقيد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودع البدعة من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">آراء عمرو بن عبيد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[ق 242/أ]، وذكره القاضي عبد الجبار في الطبقة الرابعة من شيوخ المعتزلة فقال: فأما عمرو بن عبيد فمحله في العلم والزهد والفضل أشهر من أن يذكر، فقد ذكر في كتاب ’’ المصابيح ’’ عن سفيان بن عيينة أنه قال: لم تر عيني مثل عمرو بن عبيد.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحكى أنه كان يروي فيقول: ثنا عمرو بن دينار. ثم يقول في باقي الأحاديث: ثنا عمرو.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -3765,51 +3765,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أبو الهذيل: جاء رجل إلى عمرو فسأله عن شيء فلم يجبه كأنه استثقله فقال الرجل:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الزمان – وما تفنى عجائبه -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبقى لنا ذنباً واستأصل الرأسا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال عمرو: كأنك تعني واصلاً، إي والله كان لي رأساً وكنت له ذنباً.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وجاءه رجل فقال: يا أبا عثمان، حضرت مجلس موسى الأسواري فذكرك وعابك.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -4085,51 +4085,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال له: أجبته؟ قال: أولست قد عرفت رأيي في السيف أيام كنت تختلف إلينا؟ فقال: هذه عشرة آلاف درهم تستعين بها. قال: لا حاجة لي فيها. فقال: والله لتأخذنها. قال: والله لا آخذها. فقال: يا أبا عثمان، هل لك من حاجة؟ قال: نعم، لا تبعث إلي حتى أجيئك. قال: إذن لا نلتقي أبداً. قال: هي حاجتي. فاستودعه الله ونهض فأمده الخليفة بصرة وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلكم يمشي رويداً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلكم يطلب صيداً</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">غير عمرو بن عبيد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحكى عن شبيب بن شبة قال: دخلت على المهدي فقال: يا أبا معن، زين مجلسنا بحديث عمرو. ثم أخذ يحدث بما كان منه عند دخوله على أبي جعفر قال: وكان أبو جعفر إذا دخل البصرة ينزل على عمرو فيجمع له عمرو نفقة ويحسن إليه، فعند الخلافة شكر له ذلك.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -4309,219 +4309,219 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">رجل والله رأيته في المنام يسجد للشمس من دون الله – تعالى –، وأنشد له الخطيب يعظ المنصور:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا أيها ذا الذي قد غره الأمل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودون ما يأمل التنغيض والأجل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا ترى إنما الدنيا وزينتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كمنزل الركب حلوا تمت ارتحلوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتوفها رصد وعيش نكد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصفوها كدر وملكها دول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">[ق 245/أ] تظل تفزع بالروعات ساكنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما يسوغ له لين ولا جذل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنه للمنايا والردى غرض</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تظل فيه بنات الدهر تنتضل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تديره ما أدارته دوائرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منها المصيب ومنها المخطئ الزلل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والنفس هاربة والموت يرصدها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكل عثرة رجل عندها جلل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والمرء يسعى وقد يسعى لوارثه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والقبر وارث ما يسعى له الرجل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال الحسن البصري: نعم الفتى عمرو إن لم يحدث.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال يونس بن عبيد لابنه: أنهاك عن الزنا والسرقة وشرب الخمر، ولأن تلقى الله – تعالى – بهن أحب إلي من أن تلقاه برأي عمرو وأصحابه، وقال عيسى بن يونس: سلم عمرو بن عبيد على ابن عون فلم يرد عليه وجلس إليه فقام عنه. وعن حماد بن زيد قال: كنت مع أيوب ويونس وابن عون فمر بهم عمرو فسلم عليهم ووقف وقفة فما ردوا عليه، ثم جاز فما ذكروه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -5088,50 +5088,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>