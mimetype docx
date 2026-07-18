--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -125,51 +125,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدثني الحسن بن محمد بن فهم عن سعيد بن يحيى عن أبيه عن محمد بن إسحق بإسناده وعن الحسن بن حماد سجادة عن يجيى بن سعيد الأموي بحديث مقتل عمرو بن عبدود يوم الخندق، قال: كان عمرو ممن حضر يوم بدر حارب فارتشته، الجراحات وهو مثبت، وأفلت ولم يحضر يوم أحد وحضر يوم الخنلق فأقبل بتنزى الى القتال وينادي بالبراز، ويقف وراء الخنلق فينشد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولقد بححت من الندا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ء لجمعهم هل من مبارز</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ووقفت إذ وقف المشجع موقف القرن المناجز</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأمر رسول الله - صلى الله عليه وسلم - علي بن أبي طالب عليه السلام بالخروج إليه، فخرج إليه راجلا، فقال له: انتسب، فتسمى، فقال له: ابن أخي لقد كنت أراك صبيا عند أمك فأومل أن تكون للات والعزى نصيرا. فقال له: إن الله تعالى أنزل على ابن عمي كتابا وشرع له دينا ولا يرضى غيره وكل ما كان عليه آباؤنا باطل وضلال.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -261,50 +261,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>