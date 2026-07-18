--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -181,75 +181,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولعمرو شعر حسن، فمنه ما يخاطب به عمارة بن الوليد عند النجاشي، وكان بينهما شر قد ذكرناه في «الكامل» في التاريخ:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا المرء لم يترك طعاما يحبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولم ينه قلبا غاويا حيث يمما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضى وطرا منه وغادر سبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> إذا ذكرت أمثالها تملأ الفما </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما حضرته الوفاة قال: اللهم إنك أمرتني فلم آتمر، وزجرتني فلم أنزجر- ووضع يده على موضع الغل وقال: «اللهم لا قوي فانتصر، ولا بريء فاعتذر، ولا مستكبر بل مستغفر، لا إله إلا أنت» فلم يزل يرددها حتى مات.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وروى زيد بن أبي حبيب أن عبد الرحمن بن شماسة حدثه قال: لما حضرت عمرو بن العاص الوفاة بكى فقال ابنه عبد الله: لم تبكي، أجزعا من الموت؟ قال: لا والله، ولكن لما بعد الموت. فقال له: كنت على خير. وجعل يذكر صحبته لرسول الله صلى الله عليه وسلم، وفتوحه الشام ومصر، فقال عمرو: تركت أفضل من ذلك، شهادة أن لا إله إلا الله، إني كنت على أطباق ثلاث، كنت أول شيء كافرا فكنت أشد الناس على رسول الله صلى الله عليه وسلم، فلو مت حينئذ وجبت لي النار، فلما بايعت رسول الله صلى الله عليه وسلم كنت أشد الناس حياء منه، فلو مت لقال الناس: هنيئا لعمرو، أسلم، وكان على خير، ومات فترجى له الجنة. ثم تلبست بالسلطان وأشياء، فلا أدري أعلي أم لي، فإذا مت فلا تبكين على باكية، ولا تتبعني نائحة ولا نار، وشدوا علي إزاري، فإني مخاصم وسنوا علي التراب، فإن جنبي الأيمن ليس بأحق بالتراب من جنبي الأيسر، ولا تجعلن في قبري خشبة ولا حجرا، وإذا واريتموني فاقعدوا عندي قدر نحر جزور وتقطيعه، أستأنس بكم، وأنظر ماذا أوامر رسل ربي.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -679,75 +679,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره في أبيات له يخاطب عمارة بن الوليد بن المغيرة عند النجاشي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا المرء لم يترك طعاما يحبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولم ينه قلبا غاويا حيث يمما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضى وطرا منه وغادر سبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> إذا ذكرت أمثالها تملأ الفما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان عمرو بن العاص أحد الدهاة في أمور الدنيا المقدمين في الرأي والمكر والدهاء، وكان عمر بن الخطاب رضي الله عنه إذا استضعف رجلا في رأيه وعقله قال: أشهد أن خالقك وخالق عمرو واحد، يريد خالق الأضداد.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما حضرته الوفاة قال: اللهم إنك أمرتني فلم آتمر، وزجرتني فلم أنزجر، ووضع يده في موضع الغل، وقال: اللهم لا قوي فأنتصر، ولا بريء فأعتذر، ولا مستكبر بل مستغفر، لا إله إلا أنت. فلم يزل يرددها حتى مات.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -872,131 +872,131 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدنا ابو بكر أحمد بن أبي خيثمة عن دعبل، لعمرو:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">معاوي لا أعطيك ديني ولم أصب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">به منك دنيا فانظرن كيف تصنع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن تعطيني مصرا فأربح بصفقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخذت بها شيخا يضر وينفع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخبرني أبو البختري عبد الله بن محمد بن شاكر العنبري قال: حدثنا يزيد بن هارون، قال: أخبرنا عبد الملك بن قدامة، قال: أخبرنا عمرو بن شعيب بن محمد بن عبد الله بن عمرو بن العاص، قال: قال عمرو بن العاص يوم صفين:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مرج الدين فأعددت له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مقرع الحارك مروي الثبج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جرشعا أعظمه جفرته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاذا ابتل من الماء حدج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 من اسمه عمرو من الشعراء،(دار النشر مكتبة الخانجي،،ط 1،ج 1،ص 0)</w:t>
       </w:r>
@@ -1066,51 +1066,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فترجلوا ودب بهم وترجل أهل العراق. فنظرت إلى عمرو بن العاص يباشر القتال وهو يقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصبرنا على مواطن ضنك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخطوب تري البياض الوليدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ويقبل رجل من أهل العراق فخلص إلى عمرو وضربه ضربة جرحه على العاتق وهو يقول: أنا أبو السمراء. ويدركه عمرو فضربه ضربة أثبته وانحاز عمرو في أصحابه وانحاز أصحابه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: أخبرنا محمد بن عمر قال: حدثني إسماعيل بن عبد الملك عن يحيى بن شبل عن أبي جعفر عن عبيد الله بن أبي رافع قال: نظرت إلى عمرو بن العاص يوم صفين وقد وضعت له الكراسي يصف الناس بنفسه صفوفا ويقول كقص الشارب. وهو حاسر. وأسمعه وأنا منه قريب يقول: عليكم بالشيخ الأزدي أو الدجال. يعني هاشم بن عتبة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1816,347 +1816,347 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره يخاطب عمارة بن الوليد أخا خالد بن الوليد عند النجاشي، وكانت قريش بعثتهما إليه يكلمانه في من قدم عليه من المهاجرين رضى الله عنهم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعلم عمار أن من شر شبهة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لمثلك أن يدعى ابن عم له أنتمى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لئن كنت ذا بردين أحوى مرجلاً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلست براء لابن عمك محرما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا المرء لم يترك طعاما يحبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم ينه قلباً هائماً حيث يمما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضى وطراً منه وغادر سبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ذكرت أمثالها تملأ الفما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أيضا في حروب صفين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شبت الحرب فأعددت لها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مفرغ الحارك محبوك السبج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يصل الشد بشد فإذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونت الخيل من الشد معج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جرشع أعظمه جفرته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذا ابتل من الماء حدج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال يخاطب معاوية بن أبي سفيان رضى الله عنه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">معاوي إني بعت ديني ولم أنل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">به منك دنيا فأنظرن كيف تصنع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما الدين والدنيا سواء وإنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لآخذ ما تعطى ورأسي مقنع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن تعطني مصرا فأربح بصفقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخذت بها شيخا يضر وينفع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال عمرو وهذا لأنه شرط على معاوية لما تحير إليه وكان معه في حروبه لعلي رضى الله عنهم أن يوليه إذا ظهر مصر طعمة فوفى له بذلك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وروى أن عتبة بن أبي سفيان دخل على معاوية أخيه وهو يكلم عمرا في مصر وعمرو يقول له إنما بعتك بها ديني فقال له عتبة أثمن الرجل بدينه فإنه صاحب من أصحاب محمد، فأقام على مصر إلى أن توفى في خلافة معاوية. ومما يعزى إليه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأغضى على أشياء لو شئت قلتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو قلتها لم أبق للصلح موضعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن كان عودي من نضار فإنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأكره يوماً أن أحطم خروعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشد له ابن إسحاق صاحب المغازي في يوم أحد مالم أر وجها لذكره</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2457,83 +2457,83 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكر الأخفش أن من اعتص السيف مكان العصا قيل فيه: العاصي بالياء وكان أبو عمرو يعتصه فقيل له ذلك أو قيل له: ذلك تفاؤلاً، وفي ’’ ليس ’’ لابن خالويه: قال جرير للفرزدق:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تصف السيوف وغيركم يعصى بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما لقي القيون وذاك فعل الضعيف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفي ’’ سيرة ’’ ابن إسحاق: وقال علي بن أبي طالب في غزوة بدر:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأيديهم بيص خفاف عصوا بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد حادثوها بالجلاء وبالصقل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">والله تعالى أعلم.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفي كتاب ابن الأثير: مات سنة سبع وأربعين، وثلاث أصح.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -2617,99 +2617,99 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفي كتاب المسعودي: خلف عمرو لما توفي سنة ثلاث وأربعين من العين ثلاثمائة ألف دينار وخمسة وعشرين ألف دينار ومن الورق ألفي ألف درهم وغلة بمائتي ألف دينار، وضيعته المعروفة بالوهط كان قيمتها عشرة آلاف درهم، وفيه يقول عبد الله بن الزبير الأسدي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألم تر أن الدهر أخبت عيونه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على عمرو السهمي تجبى له مصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم يغن عنه حزمه واحتياله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا جمعه لما أتيح له الأمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما يمشي مقيماً بالعراء وضللت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مكايده عنه وأمواله دثر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكره أبو عمرو الداني في جملة من وردت الرواية عنه في حروف القرآن.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3117,75 +3117,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ابن عبد البر: وكان عمرو بن العاص رضي الله عنه من فرسان قريش وأبطالهم في الجاهلية، مذكورا بذلك فيهم وكان شاعرا حسن الشعر، حفظ عنه منه الكثير في مشاهد شتى. ومن شعره في أبيات له يخاطب بها عمارة بن الوليد بن المغيرة عند النجاشى [من الطويل]:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا المرء لم يترك طعاما يحبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم ينه قلبا غاويا حيث يمما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضى وطرا منه وغادر سبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ذكرت أمثالها تملا الفما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان عمرو بن العاص رضي الله عنه، أحد الدهاة في أمور الدنيا، المقدمين في الرأي والمكر والدهاء، وكان عمر بن الخطاب رضي الله عنه، إذا ستضعف رجلا في عقله ورأيه، قال: أشهد أن خالقك وخالق عمرو واحد، يريد خالق الأضداد.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال مجالد عن الشعبي: دهاة العرب أربعة: معاوية بن أبي سفيان، وعمرو بن العاص، والمغيرة بن شعبة، وزياد. فأما معاوية فللأناة والحلم، وأما عمرو فللمعضلات، وأما المغيرة بن شعبة، فللمداهنة، وأما زياد فللصغير وللكبير.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -3422,50 +3422,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>