--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -60,51 +60,51 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">عمرو بن الزبير  عمرو بن الزبير بن العوام الأسدي القرشي: أخو عبد الله بن الزبير. كان مع (بني أمية) على أخيه. وامتنع عن البيعة بولاية العهد ليزيد، لما دعا إليها معاوية. ثم استعمله والي المدينة (عمرو بن سعيد الأشدق) على شرطتها سنة 60هـ ، في بدء خلافة يزيد. واستشاره الأشدق فيمن يرسله إلى مكة لقتال أخيه (عبد الله بن الزبير) فقال: لن تجد رجلا توجهه أنكأ له مني ! فاستأذن فيه يزيد، فأذن. ورحف عمرو بألفي مقاتل من المدينة إلى مكة، فنزل بالأبطح. وقاتله مصعب بن عبد الرحمن فأسره وأخذه إلى أخيه عبد الله، فأمر بضربه، فقيل: مات تحت السياط، وقيل: صلب بمكة، بعد الضرب، ثم أنزل. وقال ابن حزم: قتله أخوه عبد الله قودا (أي قصاصا) وعده ابن حبيب من الأشراف (الفقم) والأفقم: من في مقدم فمه اختلاف بحيث لا تقع ثناياه العليا على السفلى، إذا ضم فاه. ولعمرو شعر جيد، منه قوله في أبي الورد مولى عمرو بن العاص:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليت رجالا يعجب الناس طولهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يكونون عند البأس مثل أبي الورد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الأعلام،(دار العلم للملايين - بيروت،2002،ط 15،ج 5،ص 77)</w:t>
       </w:r>
@@ -255,51 +255,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان يزيد بن معاوية قد كتب إلى عمرو بن سعيد بن العاص وهو عامله على المدينة أن يوجه إلى عبد الله بن الزبير جندا. فسأل عمرو بن سعيد: من أعدى الناس لعبد الله بن الزبير؟ فقيل: أخوه عمرو بن الزبير. فولاه شرطة بالمدينة فضرب ناسا كثيرا من قريش والأنصار بالسياط وقال: هؤلاء شيعة عبد الله بن الزبير. ثم وجه عمرو بن سعيد إلى عبد الله بن الزبير في جيش من أهل الشام وأمره بقتاله. فمضى عمرو حتى قدم مكة فنزل بذي طوي ووجه عبد الله بن الزبير إليه مصعب بن عبد الرحمن بن عوف في جمع وعبد الله بن صفوان في جمع فلقوه. فقتل أنيس بن عمرو الأسلمي وكان على عسكر عمرو بن الزبير. وانهزم وأصحابه وتفرقوا. وجاء عبيدة بن الزبير إلى عمرو بن الزبير فقال: أنا أجيرك من عبد الله. فجاء به إليه أسيرا والدم يقطر على قدميه فقال عبد الله بن الزبير: ما هذا الدم؟ فقال عمرو:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لسنا على الأعقاب تدمى كلومنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن على أقدامنا تقطر الدما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال عبد الله: وتكلم أي عدو الله المستحل لحرم الله! ثم أمر به فاقتص منه لكل من ضربه أو ظلمه. وقال مصعب بن عبد الرحمن: جلدني مائة جلدة بالسياط وليس بوال ولم آت قبيحا ولم أركب منكرا ولم أخلع يدا من طاعة. فأمر بعمرو أن يقام ودفع إلى مصعب سوط وقال له عبد الله بن الزبير: اضرب. فجلده مصعب مائة جلدة. ثم صح من بعد ذلك الضرب. ثم مر به عبد الله بن الزبير بعد أن أخرجه من السجن جالسا بفناء المنزل الذي كان فيه فقال: أبا يكسوم ألا أراك حيا! فأمر به فسحب إلى السجن فلم يبلغ حتى مات فأمر به عبد الله فطرح في شعب الجيف وهو الموضع الذي صلب فيه عبد الله بن الزبير بعد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -368,123 +368,123 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد كان قد لابس بنى أبي جمح، فكان يجلس بالبلاط، ويطرح عصاه، فلا يتخطاها أحد إلا بإذنه، وكان قد اتخذ من الرقيق مئين. وقال الزبير: حدثني مصعب بن عثمان، قال: قال عمرو بن الزبير في رقيقه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نحن ملأنا السوق من كل قبيل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">معرض بين المنكبين شجاع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان عبد الله بن الزبير، قد خرج إلى مكة، فمر على أمواله بالفرع، فتغول له قوم من أسلم، وتهولوا ليلا، ورموه بالحجارة، وشققوا أساقيه، فمضى عنهم ولم يعج بهم، وبلغ الخبر عمرو بن الزبير، فجاء في رقيقه وقال: من أخذ أسلميا فهو له، فجعل الغلام من رقيقه يأخذ الأسلمى، فيتضرعون إليه، كلما أخذ منهم أحدا، قال: اذهب، فقد أعتقتك. وعمرو الذي يقول [من الطويل]:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليت رجالا يعجب الناس طولهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يكونون عند الناس مثل أبي الورد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أبو الورد: مولى عمرو بن سعيد بن العاص. ولعمرو بن الزبير يقول عبد الله بن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الزبير الأسدي [من الطويل]:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نمت بك أعراق الزبير وهاشم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعرق سرى من خالد بن سعيد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكر ابن الأثير شيئا من خبره، فنذكره لما فيه من الفائدة، ونص ما ذكره في أخبار سنة ستين من الهجرة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفى هذه السنة، عزل الوليد بن عتبة عن المدينة، عزله يزيد، واستعمل عليها عمرو ابن سعيد الأشدق، فقدمها في رمضان، فدخل عليه أهل المدينة، وكان عظيم الكبر، واستعمل على شرطته عمرو بن الزبير، لما كان بينه وبين أخيه عبد الله من البغضاء، فأرسل إلى نفر من أهل المدينة فضربهم ضربا شديدا، لهواهم في أخيه عبد الله، منهم أخوه المنذر بن الزبير، وابنه محمد بن المنذر، وعبد الرحمن بن الأسود بن عبد يغوث، وغنم بن عبد الله بن حكيم بن عبد الله بن حزام، ومحمد بن عمار بن ياسر، وغيرهم. فضربهم الأربعين إلى الخمسين إلى الستين، فاستشار عمرو بن سعيد، عمرو بن الزبير، فيمن يرسله إلى أخيه، فقال: لا توجه إليه رجلا أنكى له منى! فجهز معه الناس، وفيهم أنيس بن عمرو الأسلمى في سبعمائة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -640,50 +640,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>