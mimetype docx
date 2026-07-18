--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -133,419 +133,419 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وجلده عمر مرارا، سبعا أو ثمانيا، ونفاه إلى جزيرة في البحر، وبعث معه رجلا فهرب منه، ولحق بسعد بن أبي وقاص وهو بالقادسية يحارب الفرس، فكتب عمر إلى سعد ليحبسه، فحبسه. فلما كان بعض أيام القادسية واشتد القتال بين الفريقين، سأل أبو محجن امرأة سعد أن تحل قيده وتعطيه فرس سعد البلقاء، وعاهدها أنه إن سلم عاد إلى حاله من القيد والسجن، وإن استشهد فلا تبعة عليه. فلم تفعل، فقال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كفى حزنا أن تردي الخيل بالقنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وأترك مشدودا علي وثاقيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا قمت عناني الحديد وغلقت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> مصارع دوني قد تصم المناديا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد كنت ذا مال كثير وإخوة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فقد تركوني واحدا لا أخا ليا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حبسنا عن الحرب العوان وقد بدت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وأعمال غيري يوم ذاك العواليا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلله عهد لا أخيس بعهده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> لئن فرجت أن لا أزور الحوانيا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فلما سمعت سلمى امرأة سعد ذلك، رقت له فخلت سبيله، وأعطته الفرس، فقاتل قتالا عظيما، وكان يكبر ويحمل فلا يقف بين يديه أحد، وكان يقصف الناس قصفا منكرا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فعجب الناس منه، وهم لا يعرفونه، ورآه سعد وهو فوق القصر ينظر إلى القتال ولم يقدر على الركوب لجراح كانت به وضربان من عرق النسا، فقال: لولا أن أبا محجن محبوس لقلت: «هذا أبو محجن، وهذه البلقاء تحته». فلما تراجع الناس عن القتال، عاد إلى القصر وأدخل رجليه في القيد، فأعلمت سلمى سعدا خبر أبي محجن، فأطلقه وقال: اذهب لا أحدك أبدا. فتاب أبو محجن حينئذ، وقال: كنت آنف أن أتركها من أجل الحد.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قيل: إن ابنا لأبي محجن دخل على معاوية، فقال له: أبوك الذي يقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا مت فادفني إلى جنب كرمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> تروي عظامي بعد موتي عروقها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تدفنني بالفلاة فإنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> أخاف إذا ما مت أن لا أذوقها؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال ابن أبي محجن: لو شئت لقلت أحسن من هذا من شعره. قال: وما ذاك؟ قال: قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تسأل الناس عن مالي وكثرته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وسائل الناس عن حزمي وعن خلقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">القوم أعلم أني من سراتهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> إذا تطيش يد الرعديدة الفرق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد أركب الهول مسدولا عساكره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وأكتم السر فيه ضربة العنق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعطى السنان غداة الروع حصته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وعامل الرمح أرويه من العلق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عف المطالب عما لست نائلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وإن ظلمت شديد الحقد والحنق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد أجود وما مالي بذي فنع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وقد أكر وراء المجحر الفرق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد يعسر المرء حينا وهو ذو كرم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وقد يثوب سوام العاجز الحمق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سيكثر المال يوما بعد قلته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ويكتسي العود بعد اليبس بالورق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال معاوية: لئن كنا أسأنا القول لنحسنن الصفد. وأجزل جائزته. وقال: إذا ولدت النساء فلتلدن مثلك.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقيل: إن ابن سعد قال: إن أبا محجن مات بأذربيجان، وقيل: بجرجان.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -703,51 +703,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أبو أحمد الحاكم: الدليل على أن اسمه مالك ما حدثنا أبو العباس الثقفي، حدثنا زياد بن أيوب، حدثنا أبو معاوية، حدثنا عمرو بن المهاجر، عن إبراهيم بن محمد ابن سعد، عن أبيه، قال: لما كان يوم القادسية أتى سعد بأبي محجن وهو سكران من الخمر، فأمر به فقيد، وكان بسعد جراحة فاستعمل على الخيل خالد بن عرفطة، وصعد سعد فوق البيت لينظر ما يصنع الناس، فجعل أبو محجن يتمثل:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كفى حزنا أن ترتدي الخيل بالقنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأترك مشدودا علي وثاقيا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم قال لامرأة سعد، وهي بنت خصفة: ويلك! خليني فلك الله علي إن سلمت أن أجيء حتى أضع رجلي في القيد، وإن قتلت استرحتم مني، فخلته، ووثب على فرس لسعد يقال لها البلقاء، ثم أخذ الرمح، وانطلق حتى أتى الناس، فجعل لا يحمل في ناحية إلا هزمهم الله، فجعل الناس يقولون: هذا ملك، وسعد ينظر. فجعل يقول: الضبر ضبر البلقاء، والطفر طفر أبي محجن، وأبو محجن في القيد.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فلما هزم العدو رجع أبو محجن حتى وضع رجله في القيد، فأخبرت بنت خصفة سعدا بالذي كان من أمره، فقال: لا والله لا أحد اليوم رجلا أبلى الله المسلمين على يديه ما أبلاهم. قال: فخلى سبيله. فقال أبو محجن: لقد كنت أشربها إذ كان يقام علي الحد أطهر منها، فأما إذا بهرجتني فو الله لا أشربها أبدا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -799,51 +799,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكر ابن الأعرابي، عن ابن دأب- أن أبا محجن هوى امرأة من الأنصار يقال لها شموس، فحاول النظر إليها فلم يقدر فآجر نفسه من بناء يبني بيتا بجانب منزلها، فأشرف عليها من كوة فأنشد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولقد نظرت إلى الشموس ودونها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حرج من الرحمن غير قليل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فاستعدى زوجها عمر، فنفاه، وبعث معه رجلا يقال له أبو جهراء كان أبو بكر يستعين به... فذكر القصة، وفيها: أن أبا جهراء رأى من أبي محجن سيفا فهرب منه إلى عمر، فكتب عمر إلى سعد يأمره بسجنه، فسجنه... فذكر قصته في القتل في القادسية.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال عبد الرزاق، عن ابن جريج: بلغني أن عمر بن الخطاب حد أبا محجن بن حبيب بن عمرو بن عمير الثقفي في الخمر سبع مرات.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -855,323 +855,323 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكر ابن الأعرابي، عن الفضل الضبي، قال: قال أبو محجن في تركه شرب الخمر:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رأيت الخمر صالحة وفيها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مناقب تهلك الرجل الحليما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا والله أشربها حياتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا أشفي بها أبدا سقيما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكر ابن الكلبي، عن عوانة قال، دخل عبيد بن أبي محجن على عبد الملك بن مروان، فقال: أبوك الذي يقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا مت فادفني إلى جنب كرمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تروي عظامي بعد موتي عروقها </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فذكر قصته.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأوردها ابن الأثير بلفظ: قيل إن ابنا لأبي محجن دخل على معاوية فقال له: أبوك الذي يقول... فذكر البيت، وبعده:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تدفنني بالفلاة فإنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخاف إذا ما مت أن لا أذوقها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: لو شئت لقلت أحسن من هذا من شعره. قال: وما ذاك؟ قال قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تسأل الناس عن مالي وكثرته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسائل الناس عن حزمي وعن خلقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اليوم أعلم أني من سراتهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا تطيش يد الرعديدة الفرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد أركب الهول مسدولا عساكره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأكتم السر فيه ضربة العنق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعطي السنان غداة الروع حصته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعامل الرمح أرويه من العلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عف المطالب عما لست نائله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن طلبت شديد الحقد والحنق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد يعسر المرء حينا وهو ذو كرم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد يسوم سوام العاجز الحمق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سيكثر المال يوما بعد قلته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويكتسي العود بعد اليبس بالورق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال معاوية: لئن كنا أسأنا القول لنحسنن الفعل، وأجزل صلته.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد عاب ابن فتحون أبا عمر على ما ذكره في قصة أبي محجن إنه كان منهمكا في الشراب، فقال: كان يكفيه ذكر حده عليه، والسكوت عنه أليق، والأولى في أمره ما أخرجه سيف في الفتوح أن امرأة سعد سألته فيم حبس؟ فقال: والله ما حبست على حرام أكلته ولا شربته، ولكني كنت صاحب شراب في الجاهلية فند كثيرا على لساني وصفها، فحبسني بذلك، فأعلمت بذلك سعدا، فقال: اذهب، فما أنا بمؤاخذك بشيء تقوله حتى تفعله.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1240,483 +1240,483 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أبو محجن الثقفي عبد الله بن حبيب؛ أبو محجن الثقفي. كان فارسا، شاعرا من معاقري الخمر. أقام عليه عمر الحد مرات ولم ينته؛ فنفاه إلى جزيرة في البحر يقال لها حضوضى وبعث معه حرسيا؛ فهرب منه على ساحل البحر، ولحق بسعد بن أبي وقاص وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الحمد لله نجاني وخلصني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ابن جهراء والبوصي قد حبسا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من يجشم البحر والبوصي مركبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى حضوضي فبئس المركب التمسا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبلغ لديك أبا حفص مغلغلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عند الإله إذا ما غار أو جلسا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أني أكر على الأولى إذا فزعوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يوما وأحبس تحت الراية الفرسا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أغشى الهياج وتغشاني مضاعفة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الحديد إذا ما بعضهم خنسا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فبلغ عمر خبره، فكتب إلى سعد فحبسه فلما كان يوم قس الناطف والتحم القتال سأل أبو محجن امرأة سعد أن تعطيه فرس سعد وتحل قيده ليقاتل المشركين؛ فإن استشهد فلا تبعة عليه، وإن سلم عاد حتى يضع في رجله القيد. فأعطته الفرس وحلت قيده وخلت سبيله وعاهدها على الوفاء فقاتل فأبلى بلاء حسنا إلى الليل ثم عاد إلى محبسه وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد علمت ثقيف غير فخر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأنا نحن أكرمهم سيوفا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأكثرهم دروعا سابغات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأصبرهم إذا كرهوا الوقافا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنا وفدهم في كل يوم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن جحدوا فسل بهم عريفا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليلة قادس لم يشعروا بي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم أكره بمخرجي الزحوفا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن أحبس فقد عرفوا بلائي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن أطلق أجرعهم حتوفا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقالت له سلمى امرأة سعد: يا أبا محجن في أي شيء حبسك هذا الرجل؟ فقال: أما والله ما حبسني لحرام أكلته ولا شربته ولكني كنت صاحب شراب في الجاهلية وأنا امرؤ شاعر يدب الشعر على لساني فأنفثه أحيانا فحبسني لقولي: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا مت فادفني إلى أصل كرمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تروي عظامي بعد موتي عروقها </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تدفنني في الفلاة فإنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخاف إذا ما مت أن لا أذوقها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأتت سعدا وخبرته خبر أبي محجن فدعا به وأطلقه وقال: إذهب فلست مؤاخذك بشيء تقوله حتى تفعله! فقال: لا جرم والله لا أجيب بلساني إلى صفة قبيح أبدا. وهو القائل: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تسألي الناس عن مالي وكثرته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسائلي الناس ما فعلي وما خلقي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعطي السنان غداة الروع صحته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعامل الرمح أرويه من العلق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأطعن الطعنة النجلاء عن عرض</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأحفظ السر فيه ضربة العنق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد أجود وما مالي بذي قنع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد أكر وراء المحجر الفرق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والقوم أعلم أني من سراتهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا سما بصر الرعديدة الشفق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سيكثر المال يوما بعد قلته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويكتسي العود بعد اليبس بالورق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 17،ص 0)</w:t>
       </w:r>
@@ -1835,683 +1835,683 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكانت بالقادسية أيام مشهورة، منها يوم قس الناطف، ومنها يوم أرماث، ويوم أغواث، ويوم الكتائب، وغيرها. وكانت قصة أبي محجن في يوم منها، ويومئذ قال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كفى حزنا أن ترتدي الخيل بالقنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وأترك مشدودا علي وثاقيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا قمت عناني الحديد وغلقت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> مصارع دوني قد تصم المناديا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد كنت ذا مال كثير وإخوة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فقد تركوني واحدا لا أخا ليا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد شف جسمي أنني كل شارق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> أعالج كبلا مصمتا قد برانيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلله دري يوم أترك موثقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ويذهل عني أسرتي ورجاليا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حبسنا عن الحرب العوان وقد بدت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وأعمال غيري يوم ذاك العواليا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلله عهد لا أخيس بعهده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> لئن فرجت ألا أزور الحوانيا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا خلف بن سعد، حدثنا عبد الله بن محمد، حدثنا أحمد بن خالد، حدثنا إسحاق بن إبراهيم، حدثنا عبد الرزاق، عن ابن جريج، قال: بلغني أن عمر بن الخطاب حد أبا محجن بن حبيب بن عمير الثقفي في الخمر سبع مرات.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال قبيصة بن ذؤيب: ضرب عمر بن الخطاب أبا محجن الثقفي في الخمر ثماني مرات وذكر ذلك عبد الرزاق في باب من حد من الصحابة في الخمر، قال: وأخبرنا معمر، عن أيوب، عن ابن سيرين، قال: كان أبو محجن الثقفي لا يزال يجلد في الخمر، فلما أكثر عليهم سجنوه وأوثقوه، فلما كان يوم القادسية رآهم يقتتلون فكأنه رأى أن المشركين قد أصابوا من المسلمين، فأرسل إلى أم ولد سعد- أو إلى امرأة سعد- يقول لها: إن أبا محجن يقول لك: إن خليت سبيله وحملته على هذا الفرس، ودفعت إليه سلاحا ليكونن أول من يرجع إليك إلا أن يقتل، وأنشأ يقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كفى حزنا أن تلتقي الخيل بالقنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وأترك مشدودا علي وثاقيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا قمت عناني الحديد وغلقت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> مصارع دوني قد تصم المناديا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فذهبت الأخرى فقالت ذلك لامرأة سعد، فحلت عنه قيوده، وحمل على فرس كان في الدار، وأعطى سلاحا، ثم خرج يركض حتى لحق بالقوم، فجعل لا يزال يحمل على رجل فيقتله ويدق صلبه، فنظر إليه سعد فجعل منه يتعجب ويقول: من ذلك الفارس؟ فلم يلبثوا إلا يسيرا حتى هزمهم الله ورد السلاح، وجعل رجليه في القيود كما كان، فجاء سعد، فقالت له امرأته- أو أم ولده: كيف كان قتالكم؟ فجعل يخبرها، ويقول: لقينا ولقينا، حتى بعث الله رجلا على فرس أبلق، لولا أني تركت أبا محجن في القيود لظننت أنها بعض شمائل أبي محجن. فقالت: والله إنه لا بو محجن، كان من أمره كذا وكذا ... فقصت عليه قصته، فدعا به، وحل قيوده، وقال: والله لا نجلدك على الخمر أبدا. قال أبو محجن: وأنا والله لا أشربها أبدا، كنت آنف أن أدعها من أجل جلدكم. قال: فلم يشربها بعد ذلك.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وروى ابن الأعرابي، عن المفضل الضبي، قال: قال أبو محجن في تركه الخمر:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رأيت الخمر صالحة وفيها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> خصال تهلك الرجل الحليما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا والله أشر بها حياتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولا أشفي بها أبدا سقيما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشد غيره هذه الأبيات لقيس بن عاصم.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن رواية أهل الأخبار أن ابنا لأبي محجن الثقفي دخل على معاوية، فقال له معاوية: أبوك الذي يقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا مت فادفني إلى جنب كرمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> تروي عظامي بعد موتى عروقها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تدفنني بالفلاة فإنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> أخاف إذا ما مت أن لا أذوقها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال له ابن أبي محجن: لو شئت ذكرت أحسن من هذا من شعره، فقال: وما ذاك؟ قال: قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تسأل الناس عن مالي وكثرته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وسائل الناس عن حزمي وعن خلقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">القوم أعلم أني من سراتهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> إذا تطيش يد الرعديدة الفرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد أركب الهول مسدولا عساكره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وأكتم السر فيه ضربة العنق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعطي السنان غداة الروع حصته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وحامل الرمح أرويه من العلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وزاد بعضهم في هذه الأبيات:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأطعن الطعنة النجلاء لو علموا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وأحفظ السر فيه ضربة العنق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عف المطالب عما لست نائله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وإن ظلمت شديد الحقد والحنق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد أجود وما مالي بذي فنع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وقد أكر وراء المجحر الفرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والقوم أعلم أني من سراتهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> إذا سما بصر الرعديدة الشفق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد يعسر المرء حينا وهو ذو كرم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وقد يثوب سوام العاجز الحمق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سيكثر المال يوما بعد قلته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ويكتسي العود بعد اليبس بالورق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال له معاوية: لئن كنا أسأنا القول لنحسنن لك الصفد، وأجزل جائزته. وقال: إذا ولدت النساء فلتلدن مثلك. وزعم هيثم بن عدي أنه أخبره من رأى قبر أبي محجن الثقفي بأذربيجان- أو قال في نواحي جرجان، وقد نبتت عليه ثلاثة أصول كرم، وقد طالت وأنمرت، وهي معروشة على قبره، ومكتوب على القبر: هذا قبر أبي محجن الثقفي. قال: فجعلت أتعجب، وأذكر قوله: إذا مت فادفني إلى جنب كرمة- وذكر البيت.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا أحمد بن عبد الله. قال: حدثنا أبي، قال: حدثنا عبد الله بن يونس، قال: حدثنا بقي بن مخلد، قال: حدثنا أبو بكر بن أبي شيبة، قال: حدثنا أبو معاوية، عن عمرو بن مهاجر، عن إبراهيم بن محمد بن سعد بن أبي وقاص، عن أبيه، قال: لما كان يوم القادسية أتي سعد بأبي محجن وهو سكران من الخمر، فأمر به إلى القيد، وكان سعد به جراحة فلم يخرج يومئذ على الناس، واستعمل على الخيل خالد بن عرفطة، ورفع سعد فوق العذيب لينظر إلى الناس، فلما التقى الناس قال أبو محجن:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كفى حزنا أن ترتدي الخيل بالقنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وأترك مشدودا علي وثاقيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال لابنة خصفة امرأة سعد: ويحك حليني ولك عهد الله علي إن سلمني الله أن أجيء حتى أضع رجلي في القيد، وإن قتلت استرحتم مني، فخلته فوثب على فرس لسعد يقال لها البلقاء، ثم أخذ الرمح، ثم انطلق حتى أتى الناس فجعل لا يحمل في ناحية إلا هزمهم، فجعل الناس يقولون: هذا ملك، وسعد ينظر، فجعل سعد يقول: الضبر ضبر البلقاء، والطعن طعن أبي محجن، وأبو محجن في القيد. فلما هزم العدو رجع أبو محجن حتى وضع رجله في القيد، فأخبرت ابنة خصفة سعدا بالذي كان من أمره، فقال: والله ما أبلى أحد من المسلمين ما أبلى في هذا اليوم، لا أضرب رجلا أبلى في المسلمين ما أبلى. قال: فخلى سبيله. قال أبو محجن: قد كنت أشربها إذ يقام علي الحد وأطهر منها، فأما إذ بهرجتني فو الله لا أشربها أبدا</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2620,75 +2620,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">المشركين قد أصابوا من المسلمين، فأرسل إلى أم ولد سعد، أو إلى امرأة سعد، يقول لها: إن أبا محجن يقول لك: إن خليت سبيله وحملته على هذا الفرس، ودفعت إليه سلاحا ليكونن أول من يرجع إليك إلا أن يقتل، وأنشأ يقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كفى حزنا أن تردى الخيل بالقنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأترك مشدودا على وثاقيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا قمت عنانى الحديد وغلقت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مصارع من دونى تصم المناديا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فذهبت الأخرى، فقالت ذلك لامرأة سعد، فحلت عنه قيوده، وحمل على فرس كان في الدار، وأعطى سلاحا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم خرج يركض حتى لحق بالقوم، فجعل لا يزال يحمل على رحل فيقتله ويدق صلبه، فنظر إليه سعد، وجعل يتعجب ويقول: من ذلك الفارس؟ .</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -2812,50 +2812,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>