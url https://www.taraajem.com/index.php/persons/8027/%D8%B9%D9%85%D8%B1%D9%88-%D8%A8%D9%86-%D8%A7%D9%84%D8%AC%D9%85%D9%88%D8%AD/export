--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -133,147 +133,147 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وروى الشعبي أن نفرا من الأنصار من بني سلمة أتوا رسول الله صلى الله عليه وسلم فقال: من سيدكم يا بني سلمة؟ فقالوا: «الجد بن قيس على بخل فيه»، فقال رسول الله صلى الله عليه وسلم: «وأي داء أدوى من البخل، بل سيدكم الجعد الأبيض عمرو بن الجموح. فقال شاعر الأنصار في ذلك:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقال رسول الله والحق قوله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> لمن قال منا من تسمون سيدا؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقالوا له: جد بن قيس على التي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> نبخله فيها وإن كان أسودا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتى ما تخطى خطوة لدنية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولا مد في يوم إلى سوأة يدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فسود عمرو بن الجموح لجوده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وحق لعمرو بالندى أن يسودا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذ جاءه السؤال أذهب ماله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وقال: خذوه، إنه عائد غدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وروى معمر وابن إسحاق، عن الزهري: أن النبي صلى الله عليه وسلم قال: بل سيدكم بشر بن البراء بن معرور. وقد ذكرناه في بشر.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أنبأنا عبيد الله بن أحمد بن علي بإسناده عن يونس بن بكير، عن ابن إسحاق قال: وكان عمرو بن الجموح سيدا من سادة بني سلمة، وشريفا من أشرافهم، وكان قد اتخذ في داره صنما من خشب يقال له «مناة» يعظمه ويطهره، فلما أسلم فتيان بني سلمة: ابنه معاذ بن عمرو، ومعاذ بن جبل في فتيان منهم، كانوا ممن شهد العقبة، فكانوا يدخلون الليل على صنم عمرو فيحملونه فيطرحونه في بعض حفر بني سلمة، وفيها عذر الناس منكسا على رأسه، فإذا أصبح عمرو قال: ويلكم! من عدا على آلهتنا هذه الليلة؟ ثم يغدو فيلتمسه، فإذا وجده غسله وطيبه، ثم يقول: والله لو أعلم من يصنع بك هذا لأخزينه، فإذا أمسى ونام عمرو عدوا عليه ففعلوا به ذلك، فيغدو فيجده، فيغسله ويطيبه. فلما ألحوا عليه استخرجه فغسله وطيبه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -285,123 +285,123 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال عمرو حين أسلم، وعرف من الله ما عرف، وهو يذكر صنمه ذلك، وما أبصره من أمره، ويشكر الله الذي أنقذه من العمى والضلال. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تالله لو كنت إلها لم تكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> أنت وكلب وسط بئر في قرن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أف لمصرعك إلها مستدن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> الآن فتشناك عن سوء الغبن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالحمد لله العلي ذي المنن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> الواهب الرزاق وديان الدين </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هو الذي أنقذني من قبل أن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> أكون في ظلمة قبر مرتهن </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال ابن الكلبي: كان عمرو بن الجموح آخر الأنصار إسلاما، ولما ندب رسول الله صلى الله عليه وسلم الناس إلى بدر، أراد الخروج معهم، فمنعه بنوه بأمر رسول الله صلى الله عليه وسلم لشدة عرجه. فلما كان يوم أحد قال لبنيه: منعتموني الخروج إلى بدر، فلا تمنعوني الخروج إلى أحد! فقالوا: إن الله قد عذرك. فأتى رسول الله صلى الله عليه وسلم فقال: يا رسول الله، إن بني يريدون أن يحبسوني عن هذا الوجه والخروج معك فيه، والله إني لأرجو أن أطأ بعرجتي هذه في الجنة! فقال رسول الله صلى الله عليه وسلم: أما أنت فقد عذرك الله، ولا جهاد عليك، وقال لبنيه: لا عليكم أن لا نمنعوه، لعل الله أن يرزقه الشهادة. فأخذ سلاحه وولى وقال: اللهم أرزقني الشهادة ولا تردني إلى أهلي خائبا. فلما قتل يوم أحد جاءت زوجه هند بنت عمرو، عمة جابر بن عبد الله، فحملته وحملت أخاها عبد الله ابن عمرو بن حرام، فدفنا في قبر واحد، فقال رسول الله صلى الله عليه وسلم: والذي نفسي بيده لقد رأيته يطأ في الجنة بعرجته. وقيل: إن عمرو بن الجموح كان له أربعة بنين يقاتلون مع رسول الله صلى الله عليه وسلم، وأنه حمل يوم أحد هو وابنه خلاد على المشركين حين انكشف المسلمون، فقتلا جميعا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخرجه الثلاثة.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -470,51 +470,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ابن إسحاق في «المغازي»: كان عمرو بن الجموح سيدا من سادات بني سلمة، وشريفا من أشرافهم، وكان قد اتخذ في داره صنما من خشب يعظمه، فلما أسلم فتيان بني سلمة منهم ابنه معاذ، ومعاذ بن جبل، كانوا يدخلون على صنم عمرو فيطرحونه في بعض حفر بني سلمة، فيغدو عمرو فيجده منكبا لوجهه في العذرة. فيأخذه ويغسله ويطيبه، ويقول: لو أعلم من صنع هذا بك لأخزينه، ففعلوا ذلك مرارا، ثم جاء بسيفه فعلقه عليه، وقال: إن كان فيك خير فامتنع، فلما أمسى أخذوا كلبا ميتا فربطوه في عنقه، وأخذوا السيف، فأصبح فوجده كذلك، فأبصر رشده وأسلم، وقال في ذلك أبياتا منها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تالله لو كنت إلها لم تكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنت وكلب وسط بئر في قرن </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال ابن الكلبي: كان عمرو بن الجموح آخر الأنصار إسلاما.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وروى البخاري في «الأدب المفرد» والسراج، وأبو الشيخ، في الأمثال، وأبو نعيم في</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -582,123 +582,123 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وروى أبو خليفة عن ابن عائشة عن بشر بن المفضل، عن أبي شبرمة، عن الشعبي نحوه، قال ابن عائشة: فقال: بعض الأنصار في ذلك:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقال رسول الله والقول قوله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لمن قال منا من تسمون سيدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقالوا له: جد بن قيس على التي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نبخله منها، وإن كان أسودا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فسود عمرو بن الجموح لجوده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحق لعمرو بالندى أن يسودا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلو كنت يا جد بن قيس على التي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على مثلها عمرو لكنت المسودا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ورواه العلائي، من طريق أخرى، عن الشعبي، وفيه الشعر.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ورواه الوليد بن أبان، من طريق عبد الله بن أبي ثمامة عن مشيخة من الأنصار نحوه، وفيه الشعر.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -726,75 +726,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشد له المرزباني في قوله لما أسلم:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتوب إلى الله سبحانه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأستغفر الله من ناره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأثنى عليه بآلائه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بإعلان قلبي وإسراره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الإصابة في تمييز الصحابة،(دار الكتب العلمية - بيروت،1995،ط 1،ج 4،ص 506)</w:t>
       </w:r>
@@ -848,171 +848,171 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الغلابي: وأخبرناه أيضا ابن عائشة عن أبيه، قالوا: قدم على رسول الله صلى الله عليه وسلم نفر من الأنصار، فقال: من سيدكم؟ فقالوا: الجد بن قيس على بخل فيه. فقال رسول الله صلى الله عليه وسلم: وأي داء أدوى من البخل؟ بل سيدكم الجعد الأبيض عمرو بن الجموح وقال شاعر الأنصار في ذلك:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقال رسول الله- والحق قوله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> لمن قال منا: من تسمون سيدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقالوا له: جد بن قيس على التي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> نبخله فيها وإن كان أسودا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتى ما تخطى خطوة لدنية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولا مد في يوم إلى سوءة يدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فسود عمرو بن الجموح لجوده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وحق لعمرو بالندى أن يسودا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا جاءه السؤال أذهب ماله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وقال: خذوه إنه عائد غدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلو كنت يا جد بن قيس على التي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> على مثلها عمرو لكنت مسودا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">هكذا ذكره الغلابي، وكذلك ذكره أبو خليفة الفضل بن الحباب الجمحي القاضي بالبصرة، عن عبيد الله بن عمرو بن محمد بن حفص التيمي المعروف بابن عائشة، عن بشر بن المفضل، عن ابن شبرمة، عن الشعبي، إلا أنه ذكر الشعر عن ابن عائشة لبعض الأنصار ولم يذكره في إسناده عن الشعبي.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد روى حاتم بن إسماعيل، عن عبد الرحمن بن عطاء، عن عبد الملك ابن جابر بن عتيك، عن جابر بن عبد الله، قال: قال رسول الله صلى الله عليه وسلم: من سيدكم يا بني سلمة؟ قالوا: الجد بن قيس على بخل فيه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1097,107 +1097,107 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">عمرو بن الجموح بن زيد الخررجي صاحب رسول الله - صلى الله عليه وسلم -، والشهيد يوم أحد، وقال له رسول الله - صلى الله عليه وسلم - وهو يخرج إلى أحد قولا يعذره به في التخلف عنه لمكان عرجه فقال: والله يا رسول الله إني لأطمع أن أطأ بعرجتي هذه في الجنة، وقبره معروف في قبورالشهداء بأحد ومن قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتوب إلى الله مما مضى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأستغفر الله من ناره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأثني عليه بآلائه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأعلان قلبي وإسراره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان أسلم قبل هجرة النبي - صلى الله عليه وسلم - بعد أن أمتنع من الأسلام مدة وقد فشا بالمدينة، فعدا فتيان من قومه قد أسلموا على صنمه فكسروه وألقوه في بئر وقرنوا به كلبا ميتا فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالله لو كنت إلها لم تكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنت وكلب وسط بئر في قرن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم أسلم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1330,50 +1330,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>