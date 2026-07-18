--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -270,555 +270,555 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعر الجاحظ في ابن أبي داود:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعويص من الأمور بهيم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غامض الشخص مظلم مستور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد تسنمت ما توعر منه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بلسان يزينه التحبير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل وشي البرود هلهله النس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ج وعند الحجاج در نثير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حسن الصمت والمقاطع إما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نصت القوم والحديث يدور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم من بعد لحظة تورث اليس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ر وعرض مهذب موفور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتب الجاحظ إلى أحمد بن أبي دواد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تراني وإن تطاولت عمدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بين صفيهم وأنت تسير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلهم فاضل علي بمال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولساني يزينه التحبير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذا ضمنا الحديث وبيت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأني على الجميع أمير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رب خصم أرق من كل روح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولفرط الذكا يكاد يطير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذا رام غايتي فهو كاب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعلى البعد كوكب مبهور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث أبو العيناء عن إبراهيم بن رباح قال: أتاني جماعة من الشعراء، كل واحد منهم يدعي أنه مدحني بهذه الأبيات وأجزيه عليها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدا حين أثرى باخوانه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ففلل عنهم شباة العدم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذكره الدهر صرف الزمان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فبادر قبل انتقال النعم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتى خصه الله بالمكرمات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمازج منه الحيا بالكرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا ينكت الأرض عند السؤال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليقطع زواره عن نعم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ويقال إن الجاحظ مدح بهذه الأبيات أحمد بن أبي دواد وإبراهيم بن رباح ومحمد بن الجهم. وحدث إبراهيم بن رباح قال: مدحني حمدان بن أبان اللاحقي، وذكر مثل ما مضى، وقال في آخره: فقال إن مادحك أعزك الله يجد مقالا، والجاحظ يملأ عينيه مني ولا يستحي .</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال وحدث يموت بن المزرع قال: هجا خالي أبو عثمان الجاحظ الجماز بأبيات منها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نسب الجماز مقصو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ر إليه منتهاه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تنتهي الأحساب بالنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">س ولا تعدو قفاه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فكتب إليه الجماز:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا فتى نفسه إلى ال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كفر بالله تائقه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لك في الفضل والتزه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">د والنسك سابقه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن هجاء الجماز للجاحظ قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال عمرو مفاخرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نحن قوم من العرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت في طاعة لرب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ك أبليت ذا النسب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث أبو العيناء محمد بن القاسم قال: كان لي صديق فجاءني يوما فقال لي: أريد الخروج إلى فلان العامل وأحببت أن يكون معي إليه وسيلة، وقد سألت من صديقه فقيل لي أبو عثمان الجاحظ، وهو صديقك، وأحب أن تأخذ لي كتابه إليه بالعناية، قال: فصرت إلى الجاحظ فقلت له: جئتك مسلما وقاضيا للحق، ولي حاجة لبعض أصدقائي، وهي كذا وكذا، قال: لا تشغلنا الساعة عن المحادثة وتعرف أخبارنا، إذا كان في غد وجهت إليك بالكتاب، فلما كان من غد وجه إلي بالكتاب فقلت لابني: وجه هذا الكتاب إلى فلان ففيه حاجته، فقال لي: إن أبا عثمان بعيد الغور فينبغي أن نفضه وننظر ما فيه، ففعل فإذا في الكتاب: «هذا الكتاب مع من لا أعرفه، وقد كلمني فيه من لا أوجب حقه، فإن قضيت حاجته لم أحمدك، وإن رددته لم أذممك» فلما قرأت الكتاب مضيت إلى الجاحظ من فوري، فقال: يا أبا عبد الله، قد علمت أنك أنكرت ما في الكتاب، فقلت: أو ليس موضع نكرة؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال: لا، هذه علامة بيني وبين الرجل في من أعتني به، فقلت: لا إله إلا الله، ما رأيت أحدا أعرف بطبعك ولا بما جبلت عليه من هذا الرجل، علمت أنه لما قرأ الكتاب قال: أم الجاحظ عشرة آلاف في عشرة آلاف قحبة، وأم من يسأله حاجة، فقلت له: ما هذا تشتم صديقنا؟! فقال: هذه علامتي فيمن أشكره، فضحك الجاحظ وحدث الفتح بن خاقان وحدث الفتح المتوكل، فذلك كان سبب اتصالي به وإحضاري إلى مجلسه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -902,75 +902,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: لا والله لا أدنس كرمي بلؤمها، قلت: على أن لك الجنة، ففكر ساعة ثم قال: على أن لا تلد مني، وأنشد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تأبى لأعصر أعراق مهذبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من أن تناسب قوما غير أكفاء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن يكن ذاك حتما لا مرد له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاذكر حذيف فإني غير أباء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حذيفة بن بدر، وإنما ذكره من بين الأشراف لأنه أقربهم إليه نسبا، لأن أعصر بن سعد بن قيس بن عيلان وحذيفة بن بدر بن عمرو بن جوية بن لوذان بن ثعلبة بن عدي بن فزارة بن ذبيان بن بغيض بن ريث بن غطفان بن سعد بن قيس بن عيلان.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال المرزباني: وحدث أبو الحسن الأنصاري، حدثني الجاحظ قال: كان رجل من أهل السواد يتشيع، وكان ظريفا، فقال ابن عم له: بلغني أنك تبغض عليا عليه السلام، وو الله لئن فعلت لتردن عليه الحوض يوم القيامة ولا يسقيك، قال: والحوض في يده يوم القيامة؟ قال: نعم، قال: وما لهذا الرجل الفاضل يقتل الناس في الدنيا بالسيف وفي الآخرة بالعطش؟! فقيل له: أتقول هذا مع تشيعك ودينك؟ قال: والله لا تركت النادرة ولو قتلتني في الدنيا وأدخلتني النار في الآخرة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1014,267 +1014,267 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أبو العيناء أنشدني الجاحظ لنفسه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يطيب العيش أن تلقى حليما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غذاه العلم والرأي المصيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليكشف عنك حيلة كل ريب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفضل العلم يعرفه الأريب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سقام الحرص ليس له شفاء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وداء البخل ليس له طبيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشد المبرد للجاحظ:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن حال لون الرأس عن لونه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ففي خضاب الرأس مستمتع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هب من له شيب له حيلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما الذي يحتاله الأصلع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث أبو العيناء قال، قال الجاحظ: كان الأصمعي منانيا، فقال له العباس ابن رستم: لا والله ولكن نذكر حين جلست إليه تسأله، فجعل يأخذ نعله بيده، وهي مخصوفة بحديد، ويقول: نعم قناع القدري، فعلمت أنه يعنيك فقمت.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث يحيى بن علي بن المنجم قال، قلت للجاحظ: مثلك في علمك ومقدارك في الأدب يقول في «كتاب البيان والتبيين» ويكره للجارية أن تشبه بالرجال في فصاحتها، ألا ترى إلى قول مالك بن أسماء الفزاري:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحديث ألذه هو مما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ينعت الناعتون يوزن وزنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منطق صائب وتلحن أحيا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نا وخير الحديث ما كان لحنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فتراه من لحن الاعراب، وإنما وصفها بالظرف والفطنة، وإنما تلحن أي توري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">في لفظها عن أشياء وتتنكب ما قصدت له، فقال: فطنت لذلك، قلت: فغيره، قال فكيف لي بما سارت به الركبان؟! فهو في كتابه على خطأه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو محلم: أراد الفزاري بقوله هذا إن خير الحديث ما أومأت إلي به وورت عن الإفصاح به لئلا يعلمه غيرنا، ومثله قول الكلابي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولقد لحنت لكم لكيما تفهموا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ووحيت وحيا ليس بالمرتاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه قوله تعالى: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0000ff"/>
         </w:rPr>
         <w:t xml:space="preserve">{ولتعرفنهم في لحن القول}</w:t>
       </w:r>
     </w:p>
@@ -1294,291 +1294,291 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو العيناء: أنشدني الجاحظ لنفسه في ابراهيم بن رباح:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعهدي به والله يصلح أمره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رحيب مجال الرأي منبلج الصدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا جعل الله الولاية سبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عليه فإني بالولاية ذو خبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقد جهدوه بالسؤال وقد أبى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">به المجد إلا أن يلج ويستشري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو علي التنوخي، حدثني أبو الحسن أحمد بن محمد الأخباري، قال حدثني أبو الفرج الأصبهاني، قال أخبرني الحسن بن القاسم بن مهرويه، قال حدثني عبد الله بن جعفر الوكيل، قال: كنت يوما عند إبراهيم بن المدبر فرأيت بين يديه رقعة يردد النظر إليها، فقلت له: ما شأن هذه الرقعة؟ كأنه استعجم عليك شيء منه، فقال: هذه رقعة أبي عثمان الجاحظ، وكلامه يعجبني، وأنا أردده على نفسي لشدة إعجابي، فقلت: هل يجوز أن أقرأها؟ قال: نعم، وألقاها إلي فإذا فيها: ما ضاء لي نهار ولا دجا ليل مذ فارقتك إلا وجدت الشوق إليك قد حز في كبدي، والأسف عليك قد أسقط في يدي، والنزاع نحوك قد خان جلدي، فأنا بين حشا خفاق، ودمع مهراق، ونفس قد ذبلت بما تجاهد، وجوانح قد أبليت بما تكابد، وذكرت وأنا على فراش الارتماض، ممنوع من لذة الاغماض قول بشار:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا هتف القمري نازعني الهوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بشوق فلم أملك دموعي من الوجد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبى الله إلا أن يفرق بيننا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكنا كماء المزن شيب مع الشهد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد كان ما بيني زمانا وبينها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما كان بين المسك والعنبر الورد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فانتظم وصف ما كنا نتعاشر عليه، ونجري في مودتنا إليه في شعره هذا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكرت أيضا ما رماني به الدهر من فرقة أعزائي من إخواني الذين أنت أعزهم، ويمتحنني بمن نأى من أحبائي وخلصاني الذين أنت أحبهم وأخلصهم، ويجرعنيه من مرارة نأيهم وبعد لقائهم، وسألت الله أن يقرن آيات سروري بالقرب منك، ولين عيشي بسرعة أوبتك، وقلت أبياتا تقصر عن صفة وجدي وكنه ما يتضمنه قلبي، وهي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بخدي من قطر الدموع ندوب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبالقلب مني مذ نأيت وجيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولي نفس حتى الدجى يصدع الحشا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورجع حنين للفؤاد مذيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولي شاهد من ضر نفسي وسقمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يخبر عني إنني لكئيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأني لم أفجع بفرقة صاحب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا غاب عن عيني سواك حبيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقلت لابن المدبر: هذه رقعة عاشق لا رقعة خادم، ورقعة غائب لا رقعة حاضر، فضحك وقال: نحن ننبسط مع أبي عثمان إلى ما هو أرق من هذا وألطف، فأما الغيبة فإننا نجتمع في كل ثلاثة أيام، وتأخر ذلك لشغل عرض لي فخاطبني مخاطبة الغائب، وأقام انقطاع العادة مقام الغيبة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الجاحظ: كان يأتيني رجل فصيح من العجم، قال فقلت له: هذه الفصاحة وهذا البيان، لو ادعيت في قبيلة من العرب لكنت لا تنازع فيها، قال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1606,51 +1606,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدثنا أبو سعيد السيرافي، وهمك من رجل، وناهيك من عالم، وشرعك من صدوق قال: حدثنا جماعة من الصابئين الكتاب أن ثابت بن قرة قال: ما أحسد هذه الأمة العربية إلا على ثلاثة أنفس فإنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عقم النساء فلا يلدن شبيهه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن النساء بمثله عقم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقيل له: احص لنا هؤلاء الثلاثة، قال: أولهم عمر بن الخطاب في سياسته ويقظته، وحذره وتحفظه، ودينه وتقيته، وجزالته وبذالته، وصرامته وشهامته، وقيامته في صغير أمره وكبيره بنفسه، مع قريحة صافية، وعقل وافر، ولسان عضب، وقلب شديد، وطوية مأمونة، وعزيمة مأمومة، وصدر منشرح، وبال منفسح، وبديهة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">نضوح، وروية لقوح، وسر طاهر، وتوفيق حاضر، ورأي مصيب، وأمر عجيب، وشأن غريب- دعم الدين وشيد بنيانه، وأحكم أساسه ورفع أركانه، وأوضح حجته وأنار برهانه، ملك في زي مسكين، ما جنح في أمر إلى ونا، ولا غض طرفه على خنا، ظهارته كالبطانة، وبطانته كالظهارة، جرح وأسا، ولان وقسا، ومنع وأعطى، واستخذى وسطا، كل ذلك في الله ولله، لقد كان من نوادر الرجال، قال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1854,499 +1854,499 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال الجاحظ في أبي الفرج نجاح بن سلمة يسأله إطلاق رزقه من قصيدة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقام بدار الخفض راض بخفضه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذو الحزم يسري حين لا أحد يسري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يظن الرضى شيئا يسيرا مهونا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودون الرضى كأس أمر من الصبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سواء على الأيام صاحب حنكة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وآخر كاب لا يريش ولا يبري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خضعت لبعض القوم أرجو نواله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد كنت لا أعطي الدنية بالقسر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلما رأيت المرء يبذل بشره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويجعل حسن البشر واقية الوفر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ربعت على ظلعي وراجعت منزلي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصرت حليفا للدراسة والفكر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشاورت إخواني فقال حليمهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عليك الفتى المري ذا الخلق الغمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعيذك بالرحمان من قول شامت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">«أبو الفرج المأمول يزهد في عمرو»</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو كان فيه راغبا لرأيته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما كان دهرا في الرخاء وفي اليسر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخاف عليك العين من كل حاسد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذو الود منخوب الفؤاد من الذعر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن ترع ودي بالقبول فأهله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا يعرف الأقدار غير ذوي القدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث يموت بن المزرع قال: وجه المتوكل في السنة التي قتل فيها أن يحمل إليه الجاحظ من البصرة، فقال لمن أراد حمله: وما يصنع أمير المؤمنين بامرئ ليس بطائل، ذي شق مائل، ولعاب سائل، وفرج بائل، وعقل حائل؟! وحدث المبرد قال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">دخلت على الجاحظ في آخر أيامه فقلت له: كيف أنت؟ فقال: كيف يكون من نصفه مفلوج لو حز بالمناشير ما شعر به، ونصفه الآخر منقرس لو طار الذباب بقربه لآلمه، وأشد من ذلك ست وتسعون سنة أنا فيها، ثم أنشدنا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أترجو أن تكون وأنت شيخ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما قد كنت أيام الشباب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد كذبتك نفسك ليس ثوب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دريس كالجديد من الثياب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال لمتطبب يشكو إليه علته: اصطلحت الأضداد على جسدي، إن أكلت باردا أخذ برجلي، وإن أكلت حارا أخذ برأسي.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث أحمد بن يزيد بن محمد المهلبي عن أبيه قال، قال لي المعتز بالله: يا ابن يزيد ورد الخبر بموت الجاحظ، فقلت لأمير المؤمنين طول البقاء ودوام النعماء، قال وذلك في سنة خمس وخمسين ومائتين.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفيه يقول أبو شراعة القيسي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في العلم للعلماء إن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يتفهموه مواعظ</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا نسيت وقد جمع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ت علا عليك الحافظ</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولقد رأيت الظرف ده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">را ما حواه اللافظ</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى أقام طريقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عمرو بن بحر الجاحظ</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم انقضى أمد به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهو الرئيس الفائظ</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 معجم الأدباء / إرشاد الأريب إلى معرفة الأديب،(دار الغرب الإسلامي - بيروت،1993،ط 0،ج 5،ص 2101)</w:t>
       </w:r>
@@ -2544,51 +2544,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قيل للجاحظ: كيف حالك؟ قال: يتكلم الوزير برأيي، وصلات الخليفة متواترة إلي، وآكل من الطير أسمنها، وألبس من الثياب ألينها، وأنا صابر حتى يأتي الله بالفرج. قيل: بل الفرج ما أنت فيه. قال: بل أحب أن ألي الخلافة، ويختلف إلي محمد بن عبد الملك -يعني: الوزير -وهو القائل:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سقام الحرص ليس له دواء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وداء الجهل ليس له طبيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: أهديت إلى محمد بن عبد الملك كتاب ’’الحيوان’’، فأعطاني خمسة آلاف دينار. وأهديت كتاب ’’البيان والتبيين’’ إلى أحمد بن أبي دؤاد، فأعطاني كذلك. وأهديت كتاب ’’الزرع والنخل’’ إلى إبراهيم الصولي، فأعطاني مثلها، فرجعت إلى البصرة، ومعي ضيعة لا تحتاج إلى تحديد، ولا إلى تسميد.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد روى عنه: ابن أبي داود حديثا واحدا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -2665,75 +2665,75 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">عمرو بن بحر الجاحظ العلامة أبو عثمان صاحب الكتب التي لم يسبقه إلى تأليفها أحد من نظرائه، ولا يلحق به غيره إن شاء الله، وهو مقتدر على الشعر، وكثير القول، وسراق فيه حدثني أبو مسلم إبراهيم بن عبد الله الكشي رحمه الله قال: حدثني إبراهيم بن رياح بن شبيب قال: مدحني حمدان بن أبان بن عبد الحميد اللاحقي بشعر فيه هذان البيتان:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدا حسين أثرى بأخوانه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قفلل عنهم شباة العدم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذكره الحزم غب الأمو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ر فبادر قبل انتقال النعم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: فروي هذا الشعر وعرف بالبصرة، ثم جاءني الجاحظ بشعر أدخل فيه هذين البيتين، فاحتملتف ذلك وأثبته عليه، فبينا أنا يوما في مجلس أحمد ابن أبي داود والجاحظ في مجلسه إذ قال لي أحمد: ما مدحت بشيء أحسن مما مدحني به أبو عثمان.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشد هذين البيتين فقلت له: أن مادحك أعزك الله يجد فيك مقالا، والجاحظ يملأ عينيه مني ولا يستحيي، وله في رسالته إلى أبي الفرج بن نجاح قصيدة فيه مستحسنة جدا وفي غيره أشعار جياد.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2818,51 +2818,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال المسعودي: «توفي سنة خمس وخمسين ومائتين وقيل: سنة ست وخمسين، مات الجاحظ بالبصرة ولا يعلم أحد من الرواة وأهل العلم أكثر كتبا منه، وحكى يموت بن المزرع عن الجاحظ- وكان خاله- أنه دخل عليه أناس وهو عليل فسألوه عن حاله، فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عليل من مكانين</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> من الإفلاس، والدين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم قال: أنا في علل متناقضة يتخوف من بعضها التلف، وأعظمها علي نيف وتسعون، يعني عمره».</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أبو العيناء قال الجاحظ: كان الأصمعي مانويا فقال له العباس بن رستم: لا والله ولكن نذكر حين جلست إليه تسأله، فجعل يأخذ نعله بيده وهي مخصوفة بحديد ويقول: نعم قناع القدري، نعم قناع القدري، فعلمت أنه يعنيك فقمت وتركته.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -3342,75 +3342,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وروى المبرد أنه قال: دخلت على الجاحظ في آخر أيامه وهو عليل، فقلت له: كيف أنت؟ فقال: كيف يكون من نصفه مفلوج، ولو نشر بالمناشير لما أحس به، نصفه الآخر منقرس لو طار الذباب بقربه لآلمه، والأمر في ذلك أني قد جزت التسعين، وأنشدنا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أترجو أن تكون وأنت شيخ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما قد كنت أيام الشباب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد كذبتك نفسك ليس ثوب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دريس كالجديد من الثياب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أحمد بن يزيد بن محمد المهلبي، عن أبيه، قال: قال المعتز بالله تعالى، قال: وذلك سنة خمس وخمسين ومائتين. وعن محمد بن يحيى الصولي مثل ذلك.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3543,50 +3543,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>