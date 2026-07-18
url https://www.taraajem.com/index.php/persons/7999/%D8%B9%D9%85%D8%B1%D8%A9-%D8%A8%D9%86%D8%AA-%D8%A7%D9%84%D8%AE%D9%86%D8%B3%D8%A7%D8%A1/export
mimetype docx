--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -141,1123 +141,1123 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قالت ترثي أخاها يزيد: (من الطويل)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعيني لم أختلكما بخيانة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبى الدهر والأيام أن أتصبرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما كنت أخشى أن أكون كأنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعير إذا ينعى أخي تحسرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترى الخصم زورا عن أخي مهابة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس الجليس عن أخي بأزورا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">المناسبة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقالت في أخيها العباس وقد مات بالشام سنة 16 هجرية: (من الطويل)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لتبك ابن مرداس على ما عراهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عشيرته إذ حم أمس زوالها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لدى الخصم إذ عند الأمير كفاهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكان إليه فضلها وحلالها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومعضلة للحاملين كفيتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا أنهكت هوج الرياح طلالها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">المناسبة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقالت تذكر ابنها الأقيصر بن نشبة الذي مات صغيرا, وتعرض بأخيها شداد لأنه كان شامتا بموته: (من الطويل)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمن مبلغ عني فلانا رسالة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما أنت عن قول السفاه بمعتب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تطير حولي والبلاد براقش</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأروع طلاب الترات مطلب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن يك قد ولى الأقيصر وانقضى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">به رائب من دهره المتقلب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقد كان حصنا لا يرام ومعقلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عظيم رماد القدر غير مسبب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تولى بأخلاق عليك كفاكها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهذب قبل الموت ما لم تهذب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد تعلم الخنساء أن فراشها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لمجلى إذا ما هم يوما بركب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا انقلب الإبرام أيقنت أنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مقارن شمس أو مقارن كوكب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على كل عجماء البغام كأنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأقتاده منها على أم تولب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يرن بروضات الفلاة كأنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يرجع في أنبوب غاب مثقب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد اعتد للأعداء بيضاء صفوة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كمتن غدير الروضة المتصبب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومطردا لدن الكعوب وصارما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حساما متى يعل الضريبة تقصب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطرفا جناحيا تودد صنعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أديبا إذا ما قال صاحبه هب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">المناسبة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقالت تذكر أباها مرداس بن أبي عامر السلمي وكان يقال له (الفيض) لفرط سخائه: (من البسيط)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد أرانا وفينا سامر لجب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مصارخ فيهم عز ومرتغب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا يرفع الناس فتقا حين يفتقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويرقع الخرق قد أعيا فيرتئب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والفيض فينا شهاب يستضاء به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنا كذلك فينا توجد الشهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذ نحن بالأتم نرعاه ونسكنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جول فوارسها كالبحر يضطرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن ملقى المساحي من سنابكها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بين الخبو إلى سعر إذا ركبوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيها الذلول وفيها كل معترض</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يفني ضغينته التعداء والخبب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قبا تنازعها الأرسان قافلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا حققات ولا ميل ولا ثلب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">المناسبة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقالت ترثي أخاها يزيد أيضا: (من المتقارب)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أجد ابن أمي ألا يؤوبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكان ابن أمي جليدا نجيبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تقيا نقيا رحيب المقام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كميا صليبا لبيبا خطيبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حليما أريبا إذا ما بدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سديد المقالة صلبا دريبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحسناء في القول منسوبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تكتشف عن حاجبيها السبيبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فشد بمنطقة مقصرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فدارت به تستطيف الركوبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تشف سنابكها بالعرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتطرح بالطرف منها العيوبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلما علاها استمرت به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما أفرغ الناضحان الذنوبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأجرى أجاريها كلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن كل جري تلاقي نصيبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتى الناس من بعد ما أملحوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال: وجدتم مكانا خصيبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فساروا إليه وقالوا: استقم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلم يجدوه هلوعا هيوبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بقوم إذا أفزعوا مسكوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأدرك منهم ركوب ركوبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطعنة خلس تلافيتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كعط النساء الرداء الحجوبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحوارء في القوم مظلومة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن على دفتيها كثيبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تيممتها غير مستأمر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعرقبتها وهززت القضيبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فظلت تكوس على أكرع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثلاث وغادرت أخرى خصيبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقلت لصاحبها: لا ترع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلم يعدم القوم نصحا قريبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فراح يعدو على جسرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمون وغادرت رحلا جنيبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزق سباه لأصحابه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فظل يحيا وظلوا شروبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 شاعرات العرب في الجاهلية والإسلام،(المكتبة الأهلية - بيروت،1934،ط 1،ج 1،ص 198)</w:t>
       </w:r>
@@ -1318,50 +1318,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>