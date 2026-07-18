--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -141,1003 +141,1003 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أحد فضلاء العصر، وفقهائه، وأدبائه، وشعرائه، تفنن في العلوم وأجاد في المنثور، والمنظوم، نظمه جيد إلى الغاية، وفضله بلغ النهاية، لم يتفق لي لقاؤه إلى الآن، وأنا إلى رؤية وجهه ظمآن، كتبت إليه من دمشق في جمادى الآخرة سنة أربيعين وسبعمائة: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سلام على الحضرة العالية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سلام امرئ نفسه عاليه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأن لها رتبة في العلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذوايها في السما سامية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتؤنس من قد غدا يجتني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قطوف مسراتها دانية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيا عمر الوقت أنت الذي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كراماته في الورى سارية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويا بحر علم طمى لجة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكم جاءنا عنه من راوية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويا فاضلا أصبحت روضة الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـعلوم بتحقيقه زاهية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لك الحظ كم فيه من نقطة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لها الحظ بالقلب من زاوية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تقدمت في النظم من قد مضى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأنك في الذروة العالية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأرخصت أسعار أشعارهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن مدادك في غالية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكم في قصيد إذا حكتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تكون القلوب لها قافية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونظمت في مذهب الشا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعي كتابا عدا حاويا حاوية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزدت مائله جملة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بتحقيق مذهبه وافية </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما لك من مشبه في الورى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويا حسن ما هذه نافية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لئن كنت أرسلت هذا القر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يض فللبحر قد سقته شافية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإلا فأهديت نحو الرياض</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد أينعت زهرة ذاوية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسرك إن لم أكن حاضرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يغطي مساويها البادية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلازلت في نعمة وفرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يساق لها جملة باقية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وبعد الأرض. ونسأل الله أن يمن عليه بجمع شمله، وأن يقرب اللقاء، فإن التمني قد أطال المدة في وضع حمله، وأن يخفف وجده الذي أنسى المتيم العذري وجده يدعوه وحمله، وأن يريه ذلك الشخص الذي يروق البدور السيارة، ويروع الأسود الزأرة، وأن يرزقه اجتلاء ذلك الروض الذي تجنى بسمعه، إذ أن سلب النظارة بالنضارة، وأن يورده عن ظمائه أبرح تلك الفضائل التي أبجرها زخارة، وأمواجها هدارة، وأن ينزله المحل الذي يخرج منه ومعه بكارة المعاني التي يبرز منها بكارة بعد كارة، وأن يمتع طرفه بذلك البدر الذي يأخذ الناس من فوائده الكواكب السيارة، وأن يطلع عليه شمس فوائده التي تسرق من الطلبة في الهالة أو الدارة لعل الله يجهله اجتماعا يعين على الإقامة في ذراكا، وينهى أنه لما كان بالديار المصرية: حضر من قلب ألوية المولى شمس الدين محمد بن علي بن أيبك السروجي. وأنشد للملوك تضمين إعجاز ’’ملحة الإعراب’’ وقد أدام الله فوائده، فأخذ الملوك بمجامع قلبه، ودخل على لبه بهمزة سلبه، وعلم به القدرة على التصرف في الكلام، وتحقق أن نظم غيره إذا سمع قوبل بالملال والملام، وقال: وذلك الوقت عندما حصل له في كلام في المقه من كلام غيره المقا. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا سائلا عمن غدا فضله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مشتهرا في القرب والبعد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الناس زهر في السرى نابت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دما ترى أذكى من الورد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان للهول قد علقها، وأدخلها أبواب حامله وأغلقها فاغتالتها يد الضياع، وعدم أنس حسنها المحقق من بين الرقاع. ثم إني سألته أن يجيز لي، فكتب الجواب، ومن خطه نقلت: كتبت إلى فلان، مد الله في جاهه، وجمل النوع الإنساني بحياة أشباهه يستجيز من رواية مصنفاتي ومروياتي ومؤلفاتي، فغديته سائلا، وأجبته قائلا: أما بعد: حمدا لله جابر الكبير، والصلاة والسلام على نبيه محمد البشير النذير، وعلى آله الذي أعربت أفعالهم، فسكن حب أسمائهم في مستكن الضمير، فإني ألقي إلي كتاب كريم، يشتمل بعد: بسم الله الرحمن الرحيم -: على نظم فائق، بهي، ونثر رائق شهي، غرس لي أصوله بفضله خليل جليل، فامتد علي من فروعه ظل ظليل، قرأته فانتصبت له قائما على الحال، وتميزت به على غدي فطبت نفسا بعد الاعتلال، وابتهلت بالدعاء لهديه مخلصا، ولكن أسأت الأدب إذ وازنت جرام وزنه بالحصى، حيث قلت: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سلام على نفسك الزاكية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشكرا لهمتك العالية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أزهرا أم الزهر أهديتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعبد مدامعه جارية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بل الأمن أرسلته محسنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمنت به كيد أعدائيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كتاب يفوح شذا نشره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلي منه رائحة جابية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسعد مغاديه عن مركز الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـعادة يلجى إلى زاوية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا حمل الجدي في نطحه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فناس إلى رأسه دانيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقابلني حين قبلته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الطيب ما أرخص الغالية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفكهني في جنى غرسه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولاسيما بيت ما النافيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">معرب إيضاحه عمدة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">معانيه شافية كافية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تردد عيني به لا سدى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكنها تطلب العافية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمهديه أفديه من سيد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أياديه رائعة راقية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعل الخليل يداني به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليجعلها كلمة باقية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا جابرا دم معافى فكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعثت لمثلي من سارية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأقلامك الرفع تبنى بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على الفتح أفعالها الماضية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو لم يكن قد سعا نورها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما حمل الحاسد الغاشية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن أهلك الناس جهل بهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأنت من الفرقة الناجيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكم باب نصر تبوأته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأذهاننا منه كالجابيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رضى بك عن دهره ساخط</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا زلق في عيشة راضيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعفوا وصفحا ولا تنتقد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويا بحر مالك والساقيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإني لفي خجل منك إذ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أجبتك في الوزن والقافيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليهنك أنك عين الزمان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليت على عينه الواقيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 23،ص 0)</w:t>
       </w:r>
@@ -1240,75 +1240,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أحد فضلاء العصر وفقهائه وأدبائه وشعرائه. تفنن في علومه، وأجاد في منثوره ومنظومه. شعره أسحر من عيون الغيد، وأبهى من الوجنات ذات التوريد. قام بفن التورية فجاءت معه قاعدة، وخطها في الطروس وهي فوق النجوم صاعدة، يطرب اللبيب لسماعها ولا طرب الصوفي للشبابه، ويعجب الأديب لانطباعها ولا عجب الغواني بما التحف شبابه، ويرغب الأريب لارتجاعها ولا رغبة الروض الذي صوح في صوب السحابة. ويدأب النجيب في اقتطاعها ولا دأب المحب في التمسك بأذيال محبوبه السحابة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لفظ كأن معاني السكر تسكنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمن تحفظ بيتا منه لم يفق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنه الروض يبدي منظرا عجبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن غدا وهو مبذول على الطرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفقهه للطالب روضه، وللأصحاب الفتاوى قد شرع حوضه. نظم الحاوي وزاده مسائل، وجعله بعد وحشة الأذهان منه خمائل، وعربيته تلافيها ما أنس غريبها بتلافيها وقربها إلى التعقل بعد تجانفها وتجافيها، وسهل عويصها فلو سمعته الأعرابية ما قالت: ’’يا أبت أدرك فاها غلبني فوها لا طاقة لي بفيها’’، إلا أنه مع هذه القدرة وهذا التمكن من فن الأدب، وكونه إذا تصدى للنظم تنسل إليه المعاني من كل حدب، لا يسلم من الإغارة على من سواه، واغتصاب ما سبقته إليه غيره وما حواه، ولا يعف عما هو لمن تقدمه أو عاصر أو استسلم له أو حاصره. وبهذه الخلة نقص، ولولاها صفق له الزمان ورقص.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولم يزل في حلب يتولى القضاء في تلك النواحي، وتبكي الغمائم لفراقه وتبتسم لقدومه ثغور الأقاحي، إلى أن ترك الولايات ورفضها، وعاد على أحكامها ونقضها، وأرصد نفسه للإفادة، وتلفع برداء الزهادة، واختص بسيادة العلم وهي السيادة. و تخرج به جماعة وتنبهوا، وحاكوا طريقه وتشبهوا، إلى أن افترس الوردي ورد المنية، وأصبح في حفرة القبر من وراء الثنية.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1336,634 +1336,634 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقلت أنا فيه لما بلغتني وفاته:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لئن ذوى الوردي في هذه ال‍ـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـدنيا لقد أينع في الخلد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنما أوحش ربع النهى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والفضل في نقص وفي رد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والعلم روض ماله رونق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأنه خال من الوردي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكنت قد كتبت إليه من دمشق في جمادى الآخرة سنة أربعين وسبع مئة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سلام على الحضرة العالية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سلام امرئ نفسه عانيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأن لها رتبة في العلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذوائبها في السما ساميه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويؤنس من غدا يجتني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قطوف مسراتها دانيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيا عمر الوقت أنت الذي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كراماته في الورى ساريه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويا بحر علم طمى لجه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكم جاءنا عنه من راويه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويا بحر علم طمى لجه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكم جاءنا عنه من راويه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويا فاضلا أصبحت روضة ال‍ـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـعلوم بتحقيقه زاهيه </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لك الخط كم فيه من نقطة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لها الحظ بالقلب في زاويه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تقدمت في النظم من قد مضى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأنك في الذروة العاليه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورخصت أسعار أشعارهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن مدادك من غاليه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكم من قصيد إذا حكتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تكون القلوب لها قافيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونظمت في مذهب الشافعي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كتابا غدا حاويا حاويه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزدت مسائله جملة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بتحقيق مذهبه وافيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما لك من مشبه في الورى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويا حسن ما ههنا نافيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لئن كنت أرسلت هذا القريض</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فللبحر قد سقته ساقيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإلا فأهديت نحو الريا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ض وقد أينعت زهرة ذاويه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسترك إن لم أكن حاضرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يغطي مساوئه الباديه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا زلت في نعمة وفرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تساق له جملة باقيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">يقبل الأرض ويسأل الله أن يمن عليه بجمع شمله، ويقرب اللقاء، فإن التمني قد أطال المدة في وضع حمله، وأن يريه ذلك الشخص الذي يروق البدور السيارة، ويروع الأسود الزأارة، وأن يرزقه اجتلاء ذلك الروض الذي نجني بسمعه أزهاره التي تسلب النظارة بالنضارة، وأن يورده على ظمئه البرح تلك الفضائل التي أبحرها زخاره، وأمواجها هدارة، وأن ينزله المحل الذي يخرج منه ومعه بكارة المعاني التي تبرز منها بكارة بعد كاره، وأن يمتع طرفه بذلك البدر الذي يأخذ الناس من فوائده الكواكب السيارة، وأن يطلع عليه شمس فوائده التي تشرق من الطلبة في الهالة والدارة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعل الله يجعله اجتماعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يعين على الإقامة في ذراكا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وينهي أنه لما كان في الديار المصرية حضر من حلب المحروسة المولى شمس الدين محمد بن علي بن أيبك السروجي، وأنشد المملوك تضمين أعجاز ملحة الإعراب لمولانا أدام الله فوائده فأخذ من المملوك بجامع قلبه، ودخل على لبه بهمزة سلبه، وعلم به القدرة على التصرف في الكلام، وتحقق أن نظم غيره إذا سمع قوبل بالملال والملام. وقال في ذلك الوقت عندما حصل له في كلام مولانا المقة وفي كلام غيره المقت:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا سائلا عمن غدا فضله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مشتهرا في القرب والبعد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الناس زهر في الثرى نابت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما ترى أذكى من الوردي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان المملوك قد علقها، وأدخلها أبواب حاصله وأغلقها، فاغتالتها أيدي الضياع، وعدم أنس حسنها المحقق من بين الرقاع.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم إني سألته أن يجيزني رواية ما يجوز له تسميعه، فكتب الجواب، ومن خطه نقلت:</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1983,483 +1983,483 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فإني ألقي إلي كتاب كريم، يشتمل بعد بسم الله الرحمن الرحيم، على نظم فائق بهي، ونثر رائق شهي، غرس لي أصوله بفضله خليل جليل، فامتد علي من فروعه ظل ظليل، فرأيته فانتصبت له قائما على الحال، وتميزت به على غيري، فطبت نفسا بعد الاعتلال، وابتهلت بالدعاء لمهديه مخلصا، ولكن أسأت الأدب إذ وازنت جوهر نظمه بالحصى حيث قلت:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سلام على نفسك الزاكية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشكرا لهمتك العالية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أزهرا أم الزهر أهديتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعبد مدامعه جارية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كتاب يفوح شذى نشره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلي منه رائحة جائيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسعد معاديه عن مركز ال‍ـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـسعادة يلجا إلى زاويه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا حمل الجدي في نطحه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ففاس إلى رأسه دانيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقابلني حين قبلته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الطيب ما أرخص الغاليه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفكهني في جنى غرسه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا سيما بيت ما النافيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تردد عيني به لا سدى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكنها تطلب العافيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمهديه أفديه من سيد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أياديه رائقة راقيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعل الخليل بداني به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليجعلها كلمة باقيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا جابرا دم معاذا فكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعثت لمحلي من ساريه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأقلامك الرفع تبنى بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على الفتح أفعالها الماضيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو لم يكن قد سبا نورها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما حمل الخادم الغاشيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن أهلك الناس جهل بهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأنت من الفرقة الناجيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكم باب نصر تبوأته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأذهاننا منه كالجابيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رضي بك عن دهره ساخط</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا زلت في عيشة راضيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإني لفي خجل منك إذ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أجبتك في الوزن والقافيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعفوا وصفحا ولا تنتقد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويا بحر مالك والساقيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليهنك أنك عين الزما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ن فليت على عينه الواقيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما انتهيت إلى استجازته التي انتظمت في سلوك الحسن بحسن السلوك، واستعظمت، فلولا حسن الظن لأوهمت تهكم المالك بالمملوك، أحجمت عن إجازة من شمر في العقل والنقل لتحقيق القديم والحديث، وتبحر في إغراب الإعراب حتى كأن النحاة إياه عنوا بمسألة سيرك السير الحثيث، وقلت: ماذا أصف، وبأي عباة أنتصف. في إجازة من إذا كتب طرز بالليل رداء نهاره، وإذا نثر فالأنجم الزهر بعض نثاره، وإذا نظم لم يقنع من الدر إلا بكباره، ولم يرض من المعاني إلا بدقيق من بين حجريه الثمينين بل أحجاره، إن أعرب ف‍ ويه على سيبويه، وإن نحا فهو الخليل غير مكذوب عليه، يأتي بما يفتر عنه المبرد، ويشق له الكسائي كساه ويجرد، ويقول الزجاجي: أيها الشاب لقد أخجلت جواهرك صرحي الممرد، وينادي ابن أبي الحديد: سطا علي لسانك المبرد، ويستخدم ملك النحاة في جنده، ويرفرف ابن عصفور عليه بجناحيه ويحلف أنه الخليفة من بعده، بتعمق يرهف حروف الحروف، وينصف حتى لا يعدو ثعلب ولا أكبر منه على ابن خروف، ويصدق حتى لا يقال ضرب زيد عمرا، ويعدل حتى لا يشتم خالد بكرا، مع بساتين فنون أخر تهتز بنسمات السحر عذبات أفنانها، ويقول حاسدها: آه، فتشبه ألفه في العظم قدود نخلها، وهاؤه ثمر رمانها.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم فكرت أن كتابه الشريف آمنني النوب، وخصني بالنوبة الخليلية من بين النوب، وكفاني مواثبة العكس والطرد، وأولاني مناسبة الغرس للورد، فترددت هل أفعل أو لا، ثم ظهر لي أن امتثال المرسوم أولى، وجسرني على ذلك مرسوم شيخ الأدب ورحلته، وركنه الأعظم وقبلته، شيخنا الفذ جمال الدين بن نباتة، فسح الله في مدته وأبقى حياته، الذي إن نثر جعل اللجين إبريزا بحسن السبك، وإن نظم قال نظمه: لقرينتيه الحسن والقبول: قفا نضحك من قفا نبك. لا جرم أنا من بحره الحلو نغترف، وبالتقاط جوهره التي زان بها مفارق طرق البلاغة نعترف، فأطلعت إذن أمره طالبا صفحه وستره، وقلت: لقد بدأتني أعزك الله بما كنت أنا به أحرى، وكلفتني شططا فتلوت: ’’ستجدني إن شاء الله صابرا ولا أعصي لك أمرا’’، وها قد أجزت لك متطفلا عليك، وأذنت لك متوسلا إليك، أن تروي عني ما يجوز لي روايته وإسماعه، و ليتصل بك فيما اتصل بك ما أمن انقطاعه، من منقول ومقول، وفروع وأصول، ونثر ونظم وأدب وعلم وشرح وتأليف وبسط وتصنيف بشرط المضبوط، وضبطه المشروط.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -2567,5946 +2567,5946 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن مصنفاته الكلام على مئة غلام كتبته جميعه بخطي، وهو في الجزء الثاني والثلاثين من التذكرة، والكواكب السارية في مئة جارية، كتبته جميعه بخطي أيضا، وهو في الجزء الثالث والثلاثين من التذكرة، وله أحاجي نحوية على حروف المعجم وهي قال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من حاجى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الأسماء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اطرح حرفا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعد التاء </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">القثا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">‌يا من أحاجيه تغني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن فطنة المتنبي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كان عندك فهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل لنا طول جب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">مدابير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا فاضلا قد صلحت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">للعالمين نيته</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اطرح رتاجا ما ترى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا سيدي أحجيته</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">القباب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من يفوق البرايا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في بحثه حين يبحث</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل ولا تتوقف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قولي تلا متلبث</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قراقف وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قوالوا لرب الحجى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والواضح المنهج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل لنا مسرعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في القول رزقي نجي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قسميات وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتت يا كامل الحجى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والكلام المصحح </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قولي: الطرف ملكه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هات لي مثله اشرح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الإنالة وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا فاضلا في الأحاجي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما إن له من مؤاخي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نور لآية حرث</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل بغير تراخ</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">سنانير وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا إماما توقى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولي كل معاد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما نظير لقولي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">باع أرض سواد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">شراريف وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من حاجى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقيت أذى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل قولي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعب جبذا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">عناقيد وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من أحاجيه أعيت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذهن الصدور الكبار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما مثل قولي لشخص</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حاجيته رطل قار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">مناقير وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا سيدا ألفاظه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكل معنى حائزه </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل لنا ولا تقف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألف وألف جائزه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الفاصلة وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من له بين الورى رتبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">معروفة تومن تلبيسه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل لنا أمر امرئ حاضر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأنه يشغل نقريسه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الهداية وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا تاجرا في العلم لا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الملهيات ولا القماش</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل لنا بخلا بما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن شئت أو أقص عطاش</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">دراهيم وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا فاضلا يرجى له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ربه حسن الخلاص</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل لنا في سرعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعب المسن من القلاص</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">عنانيب وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من أبان ال‍ـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـمعنى وفضه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل لنا سريعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أهمل فضه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أبارقه وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من لثغر العلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والعلم أضحى يحوط </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كنت ذا فطنة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما مثل أحبب قنوط</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">مقياس وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا إماما في الأحاجي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زانه فهم وحفظ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل الآن سريعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">آلة التعريف لفظ</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الكلمة وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا سيدا فيه بشر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">للبائس المتوجع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كنت تدري الأحاجي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما مثال ارجع ارجع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">هدهد وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا سيدا ذكاؤه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد أعجز المبالغا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل لنا ولا تقف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اطلب شرابا سائغا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">سلمى وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا سيدا ذكاؤه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والفهم أعيا من يصف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كن ناهبا وواهبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل لنا ولا تقف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">سلهب وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من له فضل يمت به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبه يرجى الجمع للفرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل لنا إن كنت ذا فطن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما مثل أهمل ما على العنق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الغراس وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا فاضلا في الله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أضحى أخذه وتركه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل لنا بسرعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مرتفعات ملكه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الزباله وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا سيدا ألفاظه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجل عن مماثل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل لنا بسرعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عشر مئات فاضل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الفراسخ وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من له في المعالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والفضل أي كرامه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل لنا ولا تتوقف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نظير علم علامه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">سمسمه وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">‌يا شهما ذكيا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالآداب ملآن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل لي سريعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحبب غير غضبان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">مقراض وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا شارح المعميا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ت وجهه ووجهها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذو لحية كبيرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ملك له ما شبهها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الحالة وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من حوى من فهمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعلمه ما قد حوى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل لنا إذ كنت ما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذكرته ظهر هوى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">مطاريح وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا سيدا بفضله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصبح حبرا كاملا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل لما في الوقت ما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رادف أطعم عاملا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">منوال وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا سيدا في الأحاجي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">له كمال رويه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل فداك المعادي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والضد رب عطيه </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ذاهبة </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما وقفت له على كتابه الكلام على مئة غلام عند القاضي الرئيس بهاء الدين حسن بن ريان، وجدت غالبه من نظمي في الحسن الصريح في مئة مليح، وكان ذلك عقيب قدومي من القاهرة فقلت له: يا مولانا اكتب إليه، وقل له: قد وقع صاحب العملة بها وعرفها. فكتب إليه وعرفه المقصود، فغير فيها أشياء فلهذا ترى نسختين ثم وقفت له على أشياء في غير ما نوع قد اغتصبها واختلسها، فكتبت إليه رحمه الله تعالى:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أغرت على أبكار فكري ولم أغر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عليها فلا تجزع فما أنا واجد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو غير مولاي استباح حجابها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتته من العتب الأليم قصائد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قواطع لا تحميه درع اعتذارها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وألسنها عنه الخصام مبارد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكنه لا فرق بيني وبينه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يبين لأنا في الحقيقة واحد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فكتب هو الجواب إلي وأجاد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأسرق ما أردت من المعاني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن فقت القديم حمدت سيري </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن ساويته نظما فحسبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مساواة القديم فذا لخيري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن كان القديم أتم معنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهذا مبلغي ومطار طيري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن الدرهم المضروب باسمي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحب إلي من دينار غيري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">كان رحمه الله تعالى وسامحه لما سمع قولي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أترك هوى الأتراك إن شئت أن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تبتلى فيهم بهم وضير </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا ترجي الجود من وصلهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ضاقت الأعين منهم لخير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال هو رحمه الله مختصرا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سل الله ربك من فضله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا عرضت حاجة مقلقه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تقصد الترك في حاجة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأعينهم أعين ضيقه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما سمع قولي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ركبت في البحر يوما مع أخي أدب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال دعني من قال ومن قيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شرحت يا بحر صدري اليوم قلت له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تنكر، الشرح يا نحوي للنيلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال هو رحمه الله تعالى وزاد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ديار مصر هي الدنيا وساكنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هم الأنام فقابلهم بتقبيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من يباهي ببغداد ودجلتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مصر مقدمة والشرح للنيلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما سمع قولي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كؤوس المدام تحب الصفا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكن لتصاويرها مبطلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودعها سواذج من نقشها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأحسن ما ذهبت بالطلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#قال هو رحمه الله تعالى ونقص:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">‌أحسن ما كانت كؤوس الطلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ساذجدة يبدو بها الخافي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالنقش نقص ومن الرأي أن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترتشف الصافي من الصافي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال رحمه الله تعالى أيضا مختصرا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دع الكأس من نقشها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصاف بصاف أحب </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ذهبت بالطلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقد طليت بالذهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما سمع قولي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">انهض إلى الربوة مستمتعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجد من اللذات ما يكفي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالطير قد غنى على عوده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الروض بين الجنك والدف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال رحمه الله تعالى:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دمشق قل ما شئت في حسنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واحك عن الربوة ما تحكي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالطير قد غنى على عوده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزفها بالدف والجنك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: كذا وجدته قال، وفيه فساد، وهو أنه أضاف الدف إلى الربوة والمشهور بين الناس إضافة الجنك إلى الربوة، فما يقال إلا جنك الربوة، وما يقال: دف الربوة. وإن كان هناك دفوف كثيرة فإن المشهور ما قلته، وقد أخذ المعنى بكماله، ونصف البيت الأول من الثاني بلفظه، وهذه مصالتة، عفا الله عنه. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما سمع قولي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تزوج الشيخ بتركية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تضم في الغربة أطرافه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنها من حسنها شمعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهي على العشاق طوافه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقولي في مخيلة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نقط خدي الدمع عشقا وقد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قامت إلى الرقص خياليه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما رأت عيني لها مشبها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مصرية في ضوء شاميه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">جمع هو المقصدين في مقطوع واحد فقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جاءتك في طيف خيال حكت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خيال طيف هز أعطافه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مصرية في ضوء شامية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا حين ذي الشمعة طوافه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما سمع قولي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومليح طراز كميه أضحى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل خط العذار في حسن رقم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال قلت الظباء مثلي وما عا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زت ظباء الفلا سوى طرز كمي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقولي أيضا وفيه تضمين:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضممت معذبي لما أتاني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورقم عذاره قد راق عيني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا طرزيه هل يدني زماني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليالي وصلنا بالرقمتين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وجمعهما وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طرز قباء محنتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كخده ورقمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما أعوزت منه الظبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا طراز كمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما سمع قولي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عجبا لزهر اللوز حين يلوح وال‍ـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـأوراق إذ تجلى على نظاره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عكس القضية في الورى فمشيبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يبيض من قبل اخضرار عذاره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال رحمه الله تعالى:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أشجار لوز تنادي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمري على الخلف جاري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعد اشتعالي مشيبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يخضر مني عذاري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: قوله أخصر، لكنه أبتر، وقولي أنا أكمل وأجمل، وقولي عكس القضية أكثر في الاستعمال من قوله أمري على الخلق جار.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما سمع قولي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسائل عن أرض ألفت ربوعها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفيها حبيب نلت منه مرادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقالوا متى تظلم جلالها بوجهه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت أنا أدرى بشمس بلادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال هو مختصرا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">‌ما الشمس عندي على ما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زعمتم يا أعادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعوه عنكم فإني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أدري بشمس بلادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما سمع قولي في مليح أمير:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا المليح المفدى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلب المعنى أسيره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول من بات ضيفي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عشقا فإني أميره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال هو رحمه الله تعالى:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقول لبدر سائر بين أنجم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أأنت أمير المصر قال أميره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت إذا مات الكرام بأسرهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أأنت تمير الوفد قال أميره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما سمع قولي في مليح فقير:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقير غنيت به في الهوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما بدا عن محيا البدور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأصبح وجدي كثيرا به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على أنه قد غدا بالفقيري </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال هو مختصرا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بي فقير كغني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بسنا وجه منير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تلمني في افتضاحي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فغرامي بالفقيري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما سمع قولي في مليح ناسخ:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بليت بناسخ كالبدر حسنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">له خصر طفا والردف راسخ</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">‌برى جسمي ضنا إذ قط قلبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأصبح للجفا بالوصل ناسخ</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال هو مختصرا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ناسخ راسخ الروا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دف والخصر قد طفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد برى الجسم عندما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نسخ الوصل بالجفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: أخذ المعنى واللفظ بعينهما واختصره لكنه محقه، فإنه ما ذكر القط وهذا ظاهر.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما سمع قولي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لئن سمح الدهر البخيل بقربكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسكن منا أنفسا وخواطرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جعلنا ابتذال النفس شكران وصلكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقلنا لدمع العين تعمل ما جرى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">نقله فقال في مليح فقير:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولي فقير أدمعي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعمل فيه ما جرى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن قلت قد سلبتني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول شغل الفقرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما سمع قولي: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول لما قلت هذا اللمى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسكرتني لما ترشف فاك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سواك ما ذاق لمى مبسمي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أستغفر الله ذكرت السواك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">نقله هو فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قالت وناولتها سواكا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ساد بفيها على الأراك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سواي ما ذاق طعم ريقي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت بلى ذاقه سواكي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما سمع قولي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مر على حبي نسيم الصبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال لي في بعض أقواله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما لي في زهر الربا عبرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مذ تمسكت بأذياله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">نقله هو فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضممتها عند اللقا ضمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منعشة للكلف الهالك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قالت تمسكت وإلا فما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا الشذا قلت بأذيالك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما سمع قولي في قيم حمام:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بلان حمامنا له نظر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يحار في حسن وصفه الفكر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عيناه موسى ونبت عارضه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">له مسن وقلبه حجر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال هو رحمه الله تعالى مواليا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حمامكم فيه قيم منظر ويسبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غسلني بالدمع ثن أنشد كذا صبي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جعل مسنو وموسو والحجر نصبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال ذا عذاري وذا طرفي وذا قلبي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما سمع قولي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">المقلة السوداء أجفانها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترشق في وسط فؤادي النبال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتقطع الطرق على سلوتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى حسبنا في السويداء رجال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال هو ولكنه حول معناه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من قال بالمرد فإني امرؤ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى النساء ميلي ذوات الجمال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما في سويدا القلب إلا النسا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما حيلتي ما في السويدا رجال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما سمع قولي مضمنا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مليح يخاف على حسنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فينتف منه عذارا سرح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت له خل هذا الخيال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومد الشباك وصد من سنح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ونقل المعنى إلى صياد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو جنة صيادكم نسخة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حريرية ملحة الملح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تقول لنبت العذار اجتهد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومد الشباك وصد من سنح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما سمع قولي: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بتنا وما نقلنا سوى قبل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وريق فيه السلاف مشروبي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نمنا وما نمت الوشاة بنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا فضول الحلي والطيب </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال هو:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زارت على ياسي لطيف خيالها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا دهر ما بقيت عليك ذنوب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فركبت أخطار الهوى في وصلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والطيب واش والحلي رقيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما وقفت أنا على قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخذت عني بديلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذا دليل بأنك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تمر بي لست تلوي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علي حتى كأنك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلست تحسن هجري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولست أهجر حسنك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس يوزن وجدي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس يوجد وزنك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: الذي يسلك هذه الطريق السهلة العذبة المنسجمة التي ليس فيها غريب لغة ولا غريب إعراب، ولا تقديم ولا تأخير، ولا حذف ولا تقدير، ما يأتي بهذا الإعراب الذي نحتاج أن نقدر له نيابة المصدر المحذوف، وهو يتشبه بطريق البهاء زهير رحمه الله تعالى وذلك ليس في شعره تكلف، بل قول مطبوع غير متطبع، ولا عنده تكلف في إعراب ولا حوشي لغة. وقد قلت أنا في ذلك:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد أضعفني حزني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وضاعف خالقي حسنك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فها أنا لم أزن وجدي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأني لم أجد وزنك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وصاحب الذوق السليم يحكم بيني وبينه في هذا رحمه الله تعالى.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني لنفسه إجازة، وجوده مضمنا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مليح خصره والردف منه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كبنيان القصور على الثلوج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خذوا من خده القاني نصيبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقد عزم الغريب على الخروج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني له أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جنبتني وأخي تكاليف الشقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشفيتنا في الدهر من خطرين </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا حي عالم دهرنا أحييتنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلك التحكم في دم الأخوين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني له أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت وقد عانقته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عندي من الصبح فلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال وهل يحسدنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت نعم قال انفلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني له وجوده:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جبرت يا عائدتي بالصله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتممي الإحسان تنفي الوله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهذه قد حسبت زورة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم أنت يا لعبة مستعجله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني له أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالله يا معشر أصحابي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اغتنموا فضلي وآدابي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالشيب قد حل برأسي وقد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقسم ما يرحل إلا بي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني له أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تقصد القاضي إذا أدبرت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دنياك واطلب من جواد كريم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كيف ترجى الجود من عند من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يفتي بأن الفلس مال عظيم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني له أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رامت وصالي فقلت لي شغل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن كل خود تريد تلقاني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">‌قالت كأن الخدود كاسدة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت كثيرا لقلة القاني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني له أيضا: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكنت إذا رأيت ولو عجوزا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يبادر بالقيام على الحراره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأضحى لا يقوم لبدر تم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن النحس قد عطي الوزاره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني له أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت لنحوي إذا عرضا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">له بأوقات الرضا أعرضا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا حيث لو أصبح باب الرضى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كيف لما كنت كأمس مضى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: بريد يا مضموما عني لو أصبح باب الرضى مفتوحا لما كنت مكسورا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني له أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما رأى الزهر الشقيق انثنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منهزما لم يستطع لمحه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقال: من جاء؟ فقلنا له:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جاء شقيق عارضا رمحه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني له أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دهرنا أمسى ضنينا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">باللقا حتى ضنينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ليالي الوصل عودي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واجمعينا أجمعينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني له أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إني عدمت صديقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد كان يعرف قدري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعني لقلبي ودمعي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عليه أحرق وأذري </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني إجازة له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رأيت في الفقه سؤالا حسنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فرعا على أصلين قد تفرعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قابض شيء برضا مالكه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويضمن القيمة والمثل معا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: يتصور في صور منها المحرم يستعير صيدا من غيره فيتلف في يده فتلزمه القيمة لمالكه والمثل جزاء لله تعالى.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أنشدني إجازة، ونقلته من خطه يمدح الشيخ الإمام العلامة قاضي القضاة كمال الدين محمد بن المزملكاني رحمهما الله تعالى:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هنيت عاما مقبلا مقبلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عليك بالسعد وعيش حلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مولاي يا من قلبه راحم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهو أحق الناس أن يعدلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">‌محبتي موجبة للثوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحاجتي تقضي بأن ارحلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حسبت في أيامكم رفعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما خشيت الدهر أن أنزلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقلت من يرضى خمولي إذن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكنت أنت المحسن المجملا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليتكم أبقيتموني كما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد كنت من قبلكم الأولا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتقنت باب البيع والصرف في ال‍ـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـشهبا وما دافع باب الولا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم متى أغفلتني بعد ذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شرعت في التفليس مستبدلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما أنس لا أنس رسولا أتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بنقلتي لا أعدم المرسلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت رسولي رمت جري إلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منبج ماذا أنت من أو إلى </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال آنا من قلت لا إن من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">للابتدا أنت كذا؟ قال: لا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا إلى قلت إلى نعمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واحدة الآلاء عند الملا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أين هي النعمة في قاطع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بقربه ما حق أن يوصلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال ما سميتني هات قل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واحذر عن التعليل أن تذهلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت له جئت بنفي عن ال‍ـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـجنس فحق أن نسميك لا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت انصرف قال انصرافي على</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مذهب أهل النحو لن يجملا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالعدل والتعريف عندي ولي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منزلة في النحو لن تجهلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال أضفناك إلى منبج</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فحق أن تصرف مسترسلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت بلادي ربعها عامر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومنبج ربعها قد خلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال اسمك المعدول عن عامر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضى عن العامر أن تعدلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني له إجازة ومن خطه، نقلت موشحة فائقة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">مذهبي	‌</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حب رشا ذي جسد مذهب=قد حبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حسنا به يستعذب القدح بي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عاذلا=ما أنت فيما قلته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عادلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سائلا=يخبرك دمع قد همى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سائلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">آه لا=تعذل فما قلبي لذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">آهلا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">منصبي	 </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والعقل أذهبتهما من صبي=ما ربي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا وقد ربي به ما ربي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما نسي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زمان طيب الوصل في ما نسي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والمسي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رقيبي بالكف لم ألمس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جانسي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حزني فألفي كلما جا نسي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وارق بي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا طرف سهدا والنجوم ارقب=واشن بي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من لم يهم في ثغر أشنب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رق ما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في خده الوردي قد رقما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عندما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رأيت دمعي للجفا عندما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضر ما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في مهجتي من هجره ضرما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">من أبي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يأبى الرضا نلت الجفا من أبي=فارع بي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رضاه يا قلبي وته وارعب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من صلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لي فخه بل من نضالي منصلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بلبلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فؤاد مضناه هوى بل بلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو ولا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ملازم آخره الأولا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فانه بي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غيري ولذات الغرام انهب=واله بي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن عذل بل يا حشاي الهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفي هذه الموشحة كرر في القافية لفظة بي في مواضع، وهو إيطاء، لكن يغتفر للحلا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8664,802 +8664,802 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أنشدنا لنفسه إجازة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تقصد القاضي إذا أدبرت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دنياك واقصد من جواد كريم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كيف ترجي الرزق من عند من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقضي بأن الفلس مال عظيم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأيضا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت وقد عانقته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عندي من الصبح قلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال وهل يحسدنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت نعم قال انفلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأيضا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما رأى الزهر الشقيق انثنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منهزما لم يستطع لمحه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقال من جا فقلنا له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جاء شقيق عارضا رمحه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأيضا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دهرنا أمسى ضنينا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">باللقا حتى ضنينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ليالي الوصل عودي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واجمعينا أجمعينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأيضا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رأيت في الفقه سؤالا حسنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فرعا على أصلين قد تفرعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قابض شيء برضا مالكه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويضمن القيمة والمثل معا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">يعني إذا استعار المحرم صيدا فأتلفه فإنه يلزمه القيمة لمالكه والمثل لله تعالى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأيضا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأغيد يسألني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما المبتدا والخبرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثلهما لي مسرعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت أنت القمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأيضا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ترى علمها على مهى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحشاها من نفار من حشاها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضرة للشمس والبدر فلو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أدركتها ضرتاها ضرتاها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بك يا عاشق منها شبهة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو أباحت لك فاها لكفاها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسويداؤك فيها غلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو تدانت شفتاها شفتاها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غض من طرفيك إن قابلتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كل نفس مقتلاها مقتلاها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليس يدري الأمر من لم يرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودرى من قد رآها قدر آها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله أيضا في مليح خليفة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا أمير المؤمنين اعطف ولا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تحتجب عنا بمن قد شرفك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو كشفت الستر قبلنا الثرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وترحمنا على من خلفك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله أيضا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علقت أعرابية ريقها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شهد ولي عذاب مذاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طرفي بها نبهان والرأس من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شيبان والعذال فيها كلاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأيضا في مليح نصراني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال زنار خصره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم كذا ترجع البصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت لا تنفرد به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لك شد ولي نظر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله أيضا دوبيت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن بكت لي الوشاة عينا عينا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من مثلك نحوهم وحرنا حرنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو شبهك الأنام غصنا غصنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في لومهم فأنت معنى معنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأيضا موشح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مذهبي حب رشا ذي جسد مذهب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد حبي حسنا به يستعذب القدح بي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#عاذلا ما أنت فيما قلته عادلا#سائلا يخبرك دمع قد همى سائلا#أه لا تعذل فما قلبي لذا آهلا</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منصبي والعقل أذهبتهما من صبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ربي إلا وقد ربي به ما ربي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 طبقات الشافعية الكبرى،(دار هجر - القاهرة،1992،ط 2،ج 10،ص 373)</w:t>
       </w:r>
@@ -9505,403 +9505,403 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">نشأ بحلب وتفقه بها ففاق الأقران وأخذ من شرف الدين ابن البارزي وغيره ونظم البهجة الوردية في خمسة آلاف بيت وثلاثة وستين بيتا أتى على الحاوي الصغير بغالب ألفاظه قال ابن حجر وأقسم بالله ما نظم أحد بعده الفقه إلا وقصر دونه وله ضوء الدرة على ألفية ابن معطي وشرح الألفية لابن مالك وله مقامات ومنطق الطير نظم ونثر وله في الكلام على مائة غلام مائة مقطوع لطيفة والدراري السارية في مائة جارية مائة مقطوع كذلك وضمن كثيراً من الملحة للحريري في أرجوزة غزل واختصر الألفية لابن مالك في مائة وخمسين بيتا وشرحها وكان ينوب في الحكم بحلب وولى قضاء منبج ثم اعرض عن ذلك ومات في الطاعون آخر سنة 749 تسع وأربعين وسبعمائة وديوان شعره في مجلد لطيف وذكر الصفدي في أعيان النصر أنه اختلس معاني شعره وأنشده من ذلك شيئا كثيراً ولم يأت بدليل على أن ابن الوردي هو المختلس قال الحافظ ابن حجر بل المتبادر العكس واستشهد الصفدي على صحة دعواه بقول صاحب الترجمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأسرق ما اردت من المعاني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن فقت القديم حمدت سيري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن ساويته نظماً فحسبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مساواة القديم وذا لخيري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن كان القديم أتم معنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهذا مبلغيى ومطار طيري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن الدرهم المضروب عندي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحب إلى من دينار غيري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن جملة ما أورده الصفدى لصاحب الترجمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سل الله ربك من فضله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا عرضت حاجة مقلقة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تقصد الترك في حاجة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأعينهم أعين ضيقة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الصفدي وهما مأخوذان من قولي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أترك هوى الأتراك إن رمت أن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تبتلي فيهم بهم وضير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا ترج الجود من وصلهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ضاقت الأعين فيهم لخير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعر صاحب الترجمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قيل لي تبذل الذهب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بتولي قضا حلب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت هم يحرقونني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنا أشتري الحطب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه أخذ ابن عشاير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قيل برطل على القضا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترغم الحسد العدى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت هم يذبحونني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنا أشحذ المدى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعر صاحب الترجمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إني تركت عقودهم وفسوخهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفروضهم والحكم بين اثنين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولزمت بيتى قانعا ومطالعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كتب العلوم وذاك زين الدين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 البدر الطالع بمحاسن من بعد القرن السابع،(دار المعرفة - بيروت،0،ط 1،ج 1،ص 514)</w:t>
       </w:r>
@@ -9962,50 +9962,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>