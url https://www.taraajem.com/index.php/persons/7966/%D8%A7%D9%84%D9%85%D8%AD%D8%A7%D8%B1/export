--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -222,5418 +222,5418 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخبرني يحيى العامري الخباز الأديب، وكانت له به خصوصية، قال: كان كثيرا ما ينشد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رب لحد قد صار لحدا مرارا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضاحك من تزاحم الأضداد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: ولما أن توفي رحمه الله تعالى حفرنا له قبرا، ظهر فيه من عظام الأموات فوق اثني عشر جمجمة. قال فتعجبت من ذلك.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد روى لي شعره وموشحاته إجازة عنه القاضي الصاحب جمال الدين سليمان بن أبي الحسن بن ريان، المقدم ذكره.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وديوان شعره لطيف، يكون في دون الثلاثة عشر كراسا، خارجا عن موشحاته. وهو شعر متوسط، ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رأيته في المنام معتنقي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ليت ما في المنام لو كانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم انثنى معرضا فواعجبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يهجرني نائما ويقظانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه في مليح أحدب:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأحدب أنكروا عليه وقد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سمي حساما وغير منكور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما لقبوه الحسام عن سفه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو لم يروا قده القلاجوري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعثت نحوي المشط يا مالكي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكدت أن تسلبني روحي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكيف لا تسلب روحي وقد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعثت منشورا بتسريحي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرى لابن سعد لحية قد تكاملت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على وجهه واستقبلت غير مقبل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودارت على أنف عظيم كأنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كبير أناس في بجاد مزمل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا حبذا وادي حماة وطيبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطلاوة العاصي به والجوسق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاتت منازه جلق فلأجل ذا ال‍ـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـشقراء تكبو خلفه والأبلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنظر إلى النهر في تطرده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصفوه قد وشى على السمك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">توهم الريح صيدها فغدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ينسج متن الغدير كالشبك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لنا مغن حسن وجهه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يطرب منه لحنه المعرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يرقص من يسمعه طيبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهكذا المرقص والمطرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قالوا: هوى بابن الأمير جواده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلوبنا كادت عليه تفطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأجبتهم لا تعجبوا لوقوعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن السحاب إذا سرى يتقطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه في إبريق فخار:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">‌يا حبذا شكل إبريق تميل له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منا القلوب وتصبو نحوه الحدق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يروق لي حين أجلوه ويعجبني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منه طلاوة ذاك الجسم والعنق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم قد شربت له ماء الحياة ولن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ينالني منه لا غص ولا شرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى غدا خجلا مما أقبله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وظل يرشح من أعطافه العرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه في قنديل:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا حسن بهجة قنديل خلوت به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والليل قد أسبلت منه ستائره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أضاء كالكوكب الدري متقدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فراق باطنه نورا وظاهره </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تزيده ظلمة الليل البهيم سنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنما الليل طرف وهو ناظره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه في معالج مقيره:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بروحي أفدي في الأنام معالجا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">معاطفه أزهى من الغصن الغض </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يكلف عطفيه العلاج فيبسط ال‍ـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـقلوب إلى حبيه في ساعة القبض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما امتطى لطفا مقيرة له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأقعدها واحمر سالفه الفضي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رأيت محياه وما في يمينه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كشمس تجلت دونها كرة الأرض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه في امرأة حدباء وخلفها جارية عرجاء:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فديت من في ظهرها حدبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهي بأخرى مثلها ناهده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يحسبها الإنسان مع أنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قائمة في مشيها قاعده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخلفها جارية رجلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن أختها فاضلة زائدة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">توقف في خدمتها وقفة ال‍ـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـوز وتطوي رجلها الواحده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه في زامرة سوداء، وأجاد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولرب زامرة يهيج بزمرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ريح البطون فليتها لم تزمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شبهت أنملها عن صرنايها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقبيح مبسمها الشنيع الأبخر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بخنافس قصدت كنيفا واغتدت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تسعى إليه على خيار الشنبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه في تشبيه لوح رخام شحم ولحم:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويوم قال لي ملك البرايا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبين يديه لوح من رخام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أهل لك أن تشبهه بشيء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يروق بني الترسل والنظام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت رقيق ثلج في مدام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال ومثل برق في غمام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذاك أتم في التشبيه معنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت صدقت يا بدر التمام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتب إليه شهاب الدين أحمد بن العزازي من القاهرة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ضل عن طرق المكارم والعلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليهتدي أنى سرى بسراجها </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عمر الذي بلغ البلاغة وارتقى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">درجاتها وسرى على منهاجها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أما الفضائل فهو بيت قصيدها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطراز حلتها ودرة تاجها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فكتب المحار الجواب:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سارت فعطرت البلاد بنشرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخبار مرسلها وسبل فجاجها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عذراء قلدها الشهاب جواهرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من فكره غنيت به عن تاجها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">راقت معانيها برقة لفظها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالراح أشرق نورها بزجاجها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال في جفانه أبنوس:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذات لحن شجي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بتدي بما في الصدور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنها جنح ليل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من تحت صبح منير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تشدو بشعر فصيح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على لسان الحرير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن موشحاته:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جسمي ذوى بالكمد والسهر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والوصب من جان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#ذي شنب كالبرد كالدرر كالحبب جمان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بي غصن بان نضر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يسبيك منه الهيف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يرتع فيه النظر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فزهره يقتطف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الخد منه خفر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والجسم منه ترف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد جاءنا يعتذر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عذاره المنعطف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم التوى كالزرد معبقري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">معقربي ريحاني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#في مذهب مورد مدنر مكتب سوسان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">‌ظبي له مرتشف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالسلسبيل البارد </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدر علاه سدف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ليل شعر وارد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مقرطق مشنف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يختال في القلائد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غصن نقا ينعطف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من لين قد مائد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#بين اللوى وثهمد كجؤذر في ربرب غزلان#من كثب ذي جيد ذي حور ذي هدب وسنان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أما وحلي جيده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورنة الخلاخل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والضم من بروده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد قضيب مائل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والورد من خدوده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذ نم في الغلائل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا كنت من صدوده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">متصلا بعاذل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نار الجوى لا تخمدي واستعري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكذبي سلواني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وانسكبي واطردي وانهمري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالسحب أجفاني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مولاي جفني ساهر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مؤرق كما ترى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا خيال زائر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يطرقني ولا كرى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إني عليك صابر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما جزا من صبرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن سح دمعي الهامر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تلمه إن جرى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جال الهوى في خلدي ومضمري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أضر بي كتماني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مؤنبي فاتئد لا تفتر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجنب عن عان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن زاد في الهجر وصد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رحت بصبري مرتدي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عنه وإن طال الأمد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى ذرى محمد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكيف يخشى من قصد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ملكا عظيم المحتد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالملك المنصور قد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سما سماء الفرقد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم استوى بأجرد مضمر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومقضب يماني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذي شطب مهند وسمهري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مضطرب مران</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ملك علت هماته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من فوق هام المشتري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبخلت راحاته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سح السحاب الممطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعوذت راياته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بمحكمات السور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدر بدت هالاته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل الصباح المسفر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#تحت لوى منعقد بالظفر في موكب فرسان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالشهب في الأسعد والأقمر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في عذب تيجان </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ملكا دون الورى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تخبطه الممالك </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومالكا إذا سرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تحجبه الملائك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعض عطاك هل ترى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جادت به البرامك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاستجلها من عمرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثغر ثناها ضاحك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تحتوى كالشهد كالسكر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالضرب معاني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#كالسحب كالعسجد كالجوهر من حلبي كتانيقلت: وقد عارضه الشيخ صدر الدين بن الوكيل رحمه الله تعالى في كثير من موشحاته، ومما عارضه هذا الموشح، وقد سقته في ترجمة الأمير شمس الدين سنقر الأعسر مشد الدواوين. إلا أنه غير بعض قوافيه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن موشحات السراج، وألطفها وأحسنها قوله: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ناحت الورق في الغصون إلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هاجت على تغريدها لوعة الحزين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هل ما مضى لي مع الحبايب آيب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعد الصدود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أم هل لأيامنا الذواهب واهب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأن تعود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مع كل مصقولة الترائب كاعب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هيفاء رود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تفتر عن جوهر ثمين جلا أن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يجتلى يحمى بقضب من الجفون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحببته ناعم الشمائل مائل في</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">برده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#في أنفس العاشقين عامل عامل من قده#يرنو بطرف إلى المقاتل قاتل في غمده#أسطى من الأسد في العرين فعلا وأقتلا لعاشقيه من المنون #علقته كامل المعاني عاني قلبي به#مبلبل الحال مذ جفاني فاني في حبه#كم بت من حيث لا يراني راني لقربه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبات من صدغه يريني نملا يسعى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى رضابه العاطر المصون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#قاسوه بالبدر وهو أحلى شكلا من القمر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فراش هدب الجفون نبلا أبلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بها البشر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#وقال لي وهو قد تجلى جل باري الصور</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ينتصف البدر من جبيني أصلا فقلت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا قال ولا السحر من عيوني </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بتنا وما نال ما تمنى منها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طيب الوسن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#نفض من فرحة لدنا دنا تنفي الحزن</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكلما مال أو تثنى غنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صوتا حسن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">لا تستمع في هوى المجون عذلا واسع إلى راح تقي سورة الشجون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: قد رأيت أيها الواقف على هذا وفقك الله ما فاته من الالتزام في بعض الحشوات، وما بعض الحشوات خال منه، وما أعتقد أنه أتى به وفاته، ولا يخفى ذلك على من يعرف علم البديع وشروط الجناس المزدوج.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكلفني بعض الأصحاب الأعزة أن أنظم شيئا في هذه المادة، فنظمت مع علمي ما ينبغي للعاقل أن يعارض ما رزق السعد، وبالله التوفيق، وهو:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما تنقضي لوعة الحزين أصلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو سلا إلا لضرب من الجنون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قمت ولم تحظ بالوصال صالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نار الجوى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">معذب البال في خبال بالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الهوى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا توافق على انتقال قالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يوم النوى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكن على مذهبي وديني ذلا=إذ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تبتلى واصبر على ذلة وهون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">معذبي نازح المزار زاري=على</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">القمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلى فؤادي من الإسار ساري=على</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول والقلب في استعار عاري=من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مصطبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من أرسل السحر من جفوني نبلا=تقضي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على حشا المحبين بالمنون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في ريقه لذة السلاف=لا في</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأس المدام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رأيت لي منه في ارتشاف=شافي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من السقام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقول والصمت في اعتكاف=كافي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عند الملام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يأتي تسليه عن يقين=قل لا=تغري البلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علي فالوجد في الكمين </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جبينه الصبح في انبلاج=لاج</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لشعره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقلب مضناه في ابتهاج=هاج</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لهجره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يرقب منه يوم انفراج=راج</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لصبره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ظبي به الليث في العرين=ولى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو اجتلى عيونه بات في غبون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وغادة في الهوى عداني=داني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصالها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو أن دهري لها انتقاني=قاني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جمالها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كان في الوجد قد شجاني=جاني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دلالها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا جرت بالدما عيوني=وبلا=قد أخجلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سواكب العارض الهتون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مقلتها صيرت رشادي=شادي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بذكرها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسحرها صار في العباد=بادي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بنصرها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصار في الغور والوهاد=هادي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأسرها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فانظر تجدها دون العيون=كحلا=لا يصطلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لها بنار السحر المبين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تبدو بوجه مثل المرايا=رايى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيه الهلال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا ابن يحيى خير البرايا=رايا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا استحال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طبع الليالي وللرعايا=عايى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صرف الليال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يرد خطب الردى الحرون=سهلا=قد انجلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وانبلجت سدفة الدجون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا سعد ملك قد استجلا=جلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عنه العنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأنه عندما تولى=ولى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عنه الخنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمي بذكراه مذ تحلى=حلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيه الثنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجاء بالجوهر الثمين=جزلا=حتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اغتلى على عقود المدح الرصين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فطرسه جامع الفرائد=رائد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى الصواب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولفظه زينة القصائد=صائد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصل الخطاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكله نخبة العقائد=قائد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الى العجاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذكره صار في القرون=يتلى=حتى علا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منابر الأيك والغصون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقول للغيث في سحابه=حابه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في وبله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فجوده للورى وشى به=شابه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في طله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم يقم قط في منابه=نابه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من شكله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أفاض من فضله المعين=سجلا‎=ملا الملا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسار في بحره سفيني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نظمي على رتبة الأفاضل=فاضل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ديباجه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنه فيك بالأصائل=صائل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نواجه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فانظر لمن صار في المحافل=آفل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سراجه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن على ذروة الفنون=حلا=واستفلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سواه في حمأة وطين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">موشحي رائق الطرائق=رائق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في فنه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما مثله قط في الخلائق=لائق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في وزنه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن عد يوما من النوافق=وافق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لوزنه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأنت فرد بلا قرين أملى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سرح العلا حتى انجلت ظلمة الظنون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن موشحات السراج المحار رحمه الله تعالى: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرقت لبرق لاح من أرض حاجري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأجرى دموعي من شؤون محاجري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهيج لي التذكار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأضرمت الأفكار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في قلب الكئيب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو كادت تذيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نيران الوجيب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حشاشة الأشواق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كتمت الهوى جهدي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهل أنا كاتم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد جد بي وجدي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشوقي لازم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونمت بما عندي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دموع سواجم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما حيلتي والدمع يبدي سرائري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويظهر ما جنت عليه ضمائري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم يبق لي أنصار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سوى جلدي إن صار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقلبي جلد، وإلا فقد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">براه الكمد وضاقت به الآفاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">‌أعرت حمام البان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعض توجعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فناحت على أفنان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجدي ولم تعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو سقت الأغصان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فائض أدمعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأورق منها كل ذاو وناضر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بما رويت من ماء جفني وناظري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو كانت الأطيار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا نحت في الأسحار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قبيل الصباح مثلي في النواح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما راشت جناح ولا لبست أطواق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فؤادي الذي أصماه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سهم من النوى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكابد ما يلقاه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ألم الجوى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبي رشا لولاه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم أدر ما الهوى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا حل في قلبي سواه وناظري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا نفس جدي في هواه وخاطري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا ترهبي الأخطار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عسى تدركي الأوطار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكم من هوى في نار الجوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحكم الهوى تذل له الأعناق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعاني إلى حبيه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خد مورد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عليه لمن يجنيه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صدغ مزرد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن جفنه يحميه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سيف مجرد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فويلاه من تلك الجفون الفواتر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تصول على عشاقه ببواتر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نضتها يد الأقدار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لمن يجتني الأزهار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا من نظر سيوف الحور</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأيدي القدر تسل من الأحداق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسلت من البلوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سيول مدامعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تنم يما تطوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عليه أضالعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولي كبد تكوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بنار مطامعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكن ناصري إن قل يا دمع ناصري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عسى عاذلي في الحب يصبح عاذري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن يعشق الأقمار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم يكتم الأسرار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقاسي الولوع وفيض الدموع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونار الضلوع كذا صفة العشاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فكلفت أنا معارضته، فقلت، وبالله التوفيق:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تغيبت يا بدري فطالت دياجري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم أرج أنصاري وأنت مهاجري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما تنفع الأنصار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا زاغت الأبصار </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبات الغمام، يبكي المستهام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وانجر الحمام إلى النوح بالأطواق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلائقك الحسنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتنت بها الورى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومقلتك الوسنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سبت مني الكرى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومبسمك الأسنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تنضد جوهرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجفنك يحمي الريق منك بباتر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا باردا قد راح يحمى بفاتر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو كانت الأزهار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد راقت الأسحار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تروي عن شذاك وتحكي سناك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكانت هناك، حدائقها الأحداق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حبيبي قد أضحى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هواك منيتي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولي كبد قرحى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعظم بليتي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجاء الذي يلحى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تمام مصيبتي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن قلت إني في الهوى غير جائر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما ضر لو أصبحت بالوصل جابري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">‌وإلا فكم من جار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على ذي غرام جار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا يختصر ولا يقتصر حتى ينتصر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على الصب بالأشواق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقرر في هجري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دليل دلاله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويمنع مع فقري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جميل جماله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وينكر مع ضري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصول وصاله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويقدم في سفك الدما غير قاصر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بقسوة فتاك اللواحظ قاسر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد أصبح الخطار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ماس في أخطار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يشكو ما دهي إلى ملده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن قده يشكو الغصن في الأوراق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">له مبسم ألمى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حلا وهو بارد </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">به اتسقت نظما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لآلي فرائد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى رشفه نظمأ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما ثم وارد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد دار في خد من الورد ناضر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">له عارض قد راق في كل ناظر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">له خبر قد طار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد ملا الأقطار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما ينكر لما يشكر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا يذكر إلا فاق في الآفاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجنى وما أبقى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسر معاندي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورق لما ألقى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من السقم عائدي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجفناه قد شقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حبالة صائد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">‌وهل يكتفي صب نوافث سامر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بقلب سليب فاقد الصبر حاسر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن ذا الذي قد ثار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحاول أخذ الثار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من سهم مرق بطرف رمق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسحر الحدق لوا نصره خفاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 أعيان العصر وأعوان النصر،(دار الفكر المعاصر، بيروت - لبنان / دار الفكر، دمشق - سوريا،1998،ط 1،ج 3،ص 662)</w:t>
       </w:r>
@@ -5728,187 +5728,187 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">عمر بن مسعود بن عمر الأديب سراج عمر بن مسعود بن عمر الأديب سراج الدين المحار الحلبى نزيل حماة الكتانى الشاعر المشهور تعانى الآداب ونظم الموشحات ففاق فيها وله شعر حسن فمنه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">انظر إلى النهر في تطرده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصفوه قد وشى على السمك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">توهم الريح صيدها فغدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ينسج متن الغدير كالشبك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قالوا هوى بابن الأمير جواده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلوبنا كادت عليه تفطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأجبتهم لا تعجبوا لوقوعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن السحاب إذا سرى يتقطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرى لابن سعد لحية قد تكاملت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على وجهه واستقبلت غير مقبل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودارت على أنف عظيم كأنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كبير أناس في بجاد مزمل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وديوان موشحاته مشهورة وله مدائح في المنصور صاحب حماة وولده الأفضل علي وغيرهما ومات سنة 711 أو 722</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5976,50 +5976,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>