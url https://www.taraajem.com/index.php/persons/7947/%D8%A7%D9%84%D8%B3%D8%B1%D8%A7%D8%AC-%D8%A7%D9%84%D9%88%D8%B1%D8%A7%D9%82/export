--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -206,131 +206,131 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد اخترت ديوانه المذكور في مجلدة واحدة وسميتها: ’’لمع السراج’’ وكانت بينه وبين شعراء عصره مجاراة قامت ومباراة فاقت، وبعض أهل عصرنا عليه غزارة وعيون كلامه ما فيها إلا ويستحق واحوراره ويعرف هذا الرجل بين أهل المفاهم كما يعرف المجرمون بسيماهم، وقلت فيه قديما مضمنا: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سرق الأديب محاسن الوراق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بما خطه المسكين في الأدراج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فغدا ولا شعر بخط أسير</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عريان يمشي في الدجى بسراج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان أشقر أزرق العين، وفي ذلك يقول: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن رآني والحمار مركبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزرقتي للروم عرق قد ضرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال وقد أبصر وجهي مقبلا:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا فارس الخيل ولا وجه العرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان يكتب الدرج للأمير سيف الدين أبي بكر ابن أسباسلار والي مصر. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وتوفي في جمادى الأولى سنة خمس وتسعين وستمائة، رحمه الله ’’تعالى’’. </w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -350,3954 +350,3954 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وجميع ما أثبته هنا فهو مما نقلته من خطه له، فمن ذلك ما كتبه إلى النسائي في نصف شعبان: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هي غرس الوقود فاذكر سراجا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بات يشكو مس الهوى والهوان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عنده القمح من نداك فعين</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما تريد الحواء غير النشان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتب أيضا: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وها أنا حائر في ليل خطب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تساوي الصبح فيه والمساء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا أنا مثلها أدعى سراج</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا هو مثلها يدعى ضياء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتب أيضا: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمولانا ضياء الدين دم لي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعش فبقاء مولانا بقائي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلولا أنت ما أغنيت شيئا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما يغني السراج بلا ضياء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكنت حبيبا إلى الغانيات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فألبسني الشيب بغض الرقيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكنت سراجا بليل الشباب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأطفأ نوري نهار المشيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعبدة البيت قالت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صرت كس البيت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا مسلمين من رأيت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من تحتها ما رأيت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الوش قاعد وذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">راقد بحال الميت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">معي سراج لا فتيلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو كان فيه زيت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه قوله: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الجهاورة الملوك تبوأوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شرفا جرى معه السماك جنيبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذا دعوت وليدهم لعظيمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لباك رقراق السماح أريبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">همم تعاقبها النجوم وقد تلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في سؤدد منها العقيب عقيبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومحاسن تندى دقائق ذكرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتكاد توهمك المديح نسيبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ومن قوله من قصيدة في عباد يمدحه في العيد: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولما قضينا ما عنانا قضاؤه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكل بما أوليت داع ملحف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رأيناك في أعلى المصلى كأنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تطلع من محراب داود يوسف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه قوله: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بيني وبينك ما لو شئت لم يضع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سر إذا داعب الأسرار لم يذع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا بائعا حظه مني ولو بذلت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لي الحياة بحظي منه لم أبع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويكفيك أنك إن حملت قلبي ما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم تستطعه قلوب الناس يستطع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأحمل واستطل أصبر وعز أهن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وول أقبل وقل أسمع ومر أطع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ومنه أيضا: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألم يأن أن يبكي الغمام على مثلي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويطلب ثأري الرق منصلت النصل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهلا أقامت أنجم مأتما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لتندب في الآفاق ما ضاع من نبلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمقتولة الأجفان مالك والها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألم ترك الأيام نجما هوى قبلي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولله فينا علم غيب وحسبنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">به عند جور الدهر من حكم عدل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي أم موسى عبرة إذ رمت به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى أليم في التابوت فاعتبري وابتلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولقد شكوتك بالضمير إلى الهوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودعوت من حنق عليك فأمنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منيت نفس من صفاتك ضلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولقد تغر المرء بارقة المنى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إني ذكرتك بالزهراء مشتاقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والجو طلق ووجه الروض قد راقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وللنسيم أعلال في أصايله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنه رق لي فاعتل إشفاقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والروض عن مائه الفض مبتسم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما شققت عن اللبات أطواقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يوم كأيام لذات لنا انصرمت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بتنا بها حين نام الدهر سراقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تلهو بما يستميل العين من زهر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جال الندى فيه حتى مال أعناقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن أعينه إذ عاينت أرقي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بكت لما بي فجال الدمع رقراقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا سكن الله قلبا عن ذكركم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يمطر بجناح الشوق خفاقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو شاء حملي نسيم الريح نحوكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وآفاكم بفتى أضناه ما لاقى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا عمر الخبرا عني فقد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هنأت بالشعر وعزيت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وارحم سراجا قد خلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهو لا فتيلة فيه ولا زيت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال يداعب صديقا: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كنت تهوى بغير عود سراجا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صرت تهوى عودا بغير سراج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولعمرك إن السماع بلا كأ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">س لعار من لذة وابتهاج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بكتبك راج لي أملي وقصدي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي يدك النجاح لكل راج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولولا أنت لم يرفع منادي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا عرف الورى قدر السراج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال يتقاض شمعا: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما علينا ضر وقد أبطأ الشمسـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـع فقوص به خيام الدياجي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتدارك بيتا عليه ظلام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يكد ينجلي بنور السراج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال يتقاض زنجبيلا: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولنور ذهنك في الفضا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ئل قد أقر سراجه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنسيت سورة: هل أتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونسيت كان مزاجها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال وقد اجتمع بدر الدين سليك وشمس الدين سنقر: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرأيت البدر والشمس معا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد انجلت دونهما الدياجي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واستقرت نفسي ومضيت هاربا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقلت ماذا موضع السراج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال - ولم يعده الوطواط: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يعدني محمد منذ تشكيـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـت وكم جئته وحاشاه عائد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهو لا ينكر السراج وكم ضمـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـهما في المساء وقت واحد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شكون لها لهبا في الحياة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقالت وكل سراج كذا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت ولم تبعديني إذن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقالت بنارك أخشى الأذى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: ولم أجدهما في ’’ديوانه’’: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بني اقتدي بالكتاب العزيز</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وراح ليري سعبا وراجا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما قال لي أف مذ كان لي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكوني أبا ولكوني سراجا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد كدت أقطع يوم عيدي طاويا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأعيش دون الناس بالتسبيح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأريق من يدي دمي أو تنقضي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيام تشريق بلا تشريح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسرت أرايح من شرائح جيرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تؤذي سراجا كان تحت الريح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلبي لديك وطرفي طال بعدهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عني فلي أبدا سهد وتذكار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس متهما قول السراج إذا ما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال من قلق في قلبي النار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقالت يا سراج علاك شيب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فدع لجديده خلع العذار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت لها نهار بعد ليل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما يدعوك أنت إلى النفار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقالت قد صدقت وما علمنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأضيع من سراج في نهار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرى القوم قد ملوا السماحة والندى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهم بين معذور إلى غير معذور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورب سراج ضاع بين بيوتهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فبات بلا زيت وباتوا بلا نور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هجرت المنام لمدح الأمير</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكان الرجاء حداني نهارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فبتنا سراجين في مدحه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلانا يؤجج في القلب نارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رميت بجمرة فارحم سراجا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يكابد حر نار فوق نار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن الحج حظ قد رماني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بها قصدا بأوقات الجمار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلهي قد جاوزت سبعين حجة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فشكرا لنعماك التي ليس تكفر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعمرت في الإسلام فازددت بهجة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونورا، كذا يبدو السراج المعمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعمم نور الشيب رأسي فسرني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما ساءني أن السراج منور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طوت الزيارة إذ رأت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عصر المشيب طوى الزياره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم انثنت لما انثنت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعد الصلابة كالحجاره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبقيت أهرب وهي تسـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـأل جارة من بعد جاره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتقول: يا سي استرحـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـنا لا سراج ولا مناره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضاع في موسم الوقود سراج</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بين عمى القلوب والأبصار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صح إيمان قدره فهي لم تسو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">د وجها ولم تعذب بنار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم قطع الجود من لسان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلد من نظمه النحورا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فها أنا شاعر سراج</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاقطع لساني أزدك نورا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تكذب إني سراج وحولي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زمر الهموم مثل الفراش</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بيد أني مذ رشت يا شرف الدين</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جناحي حلقت فوق الرياش</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قالوا وقد ملني فلان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومالود الملول رجعة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قطك عنه فقل دعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كنت سراجا فصرت شمعة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقذر طبيخي للأجل العيال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يخاف على السفن فيها الغرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن زاد طار نزد كوز زير</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليس بضائرنا من طرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكم مرة ضج مني الطبيخ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بتلك الزيادة حتى مرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخفت لغرفي من النيل أن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقال بنار السراج احتراق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال وقد وقع المطر: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جاء لسان السراج مبلولا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكم بشكر كالروض مطلولا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال قوم والقطر يأخذه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد صار هذا السراج قنديلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقول في يوم شتاء به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من سجن ما خلف النيلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خرجت من بيتي سراجا وقد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عدت بماء المزن قنديلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خرجت من بيتي سراجا وقد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عدت من الأمطار قنديلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الحمد لله الذي شكره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">به لساني قد عاد قنديلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضاع في موسم الوقود سراج</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طالما ضاء والزمان زمان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كان رطب اللسان بين كرام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عنه ما جف من نداهم بنان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أثنى علي الأنام أني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم أهج خلقا ولو هجاني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت لا خير في سراج</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن لم يكن دافئ اللسان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما زلت رطب لسان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بشكر أهل الزمان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وللسراج بقاء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما دام رطب اللسان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أما ذرا البرد غريمي فما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يطمع مني باصطبار غريم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا خلف في أني سراج وقد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أوجست خوفا من هبوب النسيم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سبق السراج إلى امتدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حك كل من يتقدمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسناك مسرجة لبابك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والمهابة تلجمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكن توقد ذهنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كان شيء يفحمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا بحت بالشكوى عتبت معاشرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بلا راحة في مدحهم أتعبوا ذهن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يريدونني رطب اللسان ومن رأى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سراجا غدا رطب اللسان بلا دهن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال، ولم أرهما في ’’ديوانه’’: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شكرتني مذ رمدت قد حجبوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شخصك عني وكنت مأنوس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الحمد لله زادني شرفا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كنت سراجا فصرت فانوس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأما ذكره الوراق فقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صار خد الذي تعشقت صوفيا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فزاد الوداد منه صفاء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وغدا لا يعيب زلة قلبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في هواه وقد غدا لي غذاء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويقول الوراق يقنع بالشاهد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تتعبوا بنا الرقباء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> وقال فيه وفي أبي الحسين الجزار: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رب سامح أبا الحسين وسامحـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـني فحسبي وحسبه الآثام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فذنوب الوراق كل جريح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذنوب الجزار كل عظام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومضاف للشعر أني ورا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ق وناهيك متجر الأبلياء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورق رأوه بنوها على الفتح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمن لي منه بكسر الراء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ثبتت بين القلوب مودة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تخش من نقص بنقل لحاسد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما حاجة أدلي إليك بحجة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقلبك للوراق أعدل شاهد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال جوابا لناصر الدين بن النقيب: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شرحت صدري وصدر أوراقي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بوافد منك بل أشواقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عرفت مقدار وصله وأرى الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـوصل الوصل جديرا بعلم وراق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نصب الحشا غرضا فقرطس إذ رمى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهن القلوب سهامها الأحداق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسألته وصلا فقال يحجني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ليت شعري من هو الوراق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال وقد نفق حماره: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يأكل حين تنجح الأسفار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نفق الحمار وبارت الأشعار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خرجي على كتفي وها أنا زائر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بين البيوت كأنني عطار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ماذا علي جرى لأجل فراقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجرت دموع العين وهي غزار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم أنس حدة نفسه وكأنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما تسابقه الرياح يغار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتخاله في القفر جنا إنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كل جن مثله طيار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويلين في وقت المضيق ويلتوي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكأنما بيديك منه سوار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويسير في وقت المسير برأسه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى تحيد أمامك الخطار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا بدا في الأرض منحدرا عدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالسيل منحدرا به التيار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويقول من أضحى يراه مصعدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أترى له عند الكواكب ثار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذ رعينا فيه إلا أنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مع ذا الذكاء يقال عنه حمار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتراه في غير الربيع كأنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نثرت عليه من الربا أزهار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالفهد إلا أن أسود لونه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يعطيك صفرة لون الدينار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسرت به رجلاه غيرة ميت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والموت ليس يقال فيه غيار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شهدت له الخيل السوابق أنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تبع له إذ جازها المضمار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولقد تحامته الكلاب وأحجمت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عنه وفيه كل ما نختار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رجعت وما ظفرت بشق غباره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما للبروق إذا لمعن غبار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">راعت لصاحبه عهودا قد مضت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما سمعن بأنه جزار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم من جهول بأني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمشي لأطلب رزقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقال لي صرت تمشي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكل ماش ملقى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت مات حماري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعيش أنت وتبقى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفيه يقول شرف الدين البوصيري: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تأس يا أيهذا الأديب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عليه فللموت ما يولد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا أنت عشت لنا بعده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كفانا وجودك ما نفقد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال آخر: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مات حمار الأديب قلت لهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضى وقد فات فيه ما قضى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من مات في عزه استراح ومن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلف مثل الأديب ما مضى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 23،ص 0)</w:t>
       </w:r>
@@ -4415,50 +4415,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>