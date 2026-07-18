--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -173,123 +173,123 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أودعكم سلوان من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأودعكم قلب مولاكم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن سرت مرتحلا عنكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلبي مقيم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فللعين نور من أبشاركم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وللروح روح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس لروحي مستروح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على البعد إلا برؤياكم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 23،ص 0)</w:t>
       </w:r>
@@ -359,171 +359,171 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال السمعاني: هو مجموع حسن، وجملة مليحة، مفت مناظر محدث مفسر واعظ أديب شاعر حاسب، ومع فضائله كان حسن السيرة، مليح الأخلاق، مأمون الصحبة، نظيف الظاهر والباطن، لطيف العشرة، فصيح العبارة، مليح الإشارة، في وعظه كثير النكت والفوائد، وكان على كبر السن حريصا على طلب الحديث والعلم، مقتبسا من كل أحد، كتبت عنه بمرو وهراة وبخارى وسمرقند، وكتب عني الكثير، وحصل نسخة بما ذيلته على تاريخ الخطيب، وكتب إلي من بلخ: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا آل سمعان ما أسنى فضائلكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> قد صرن في صحف الأيام عنوانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">معاهدا ألفتها النازلون بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فما وهت بمرور الدهر أركانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى أتاها أبو سعد فشيدها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وزادها بعلو الشأن بنيانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كانوا ملاذ بني الآمال فانقرضوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> مخلفين به مثل الذي كانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا مكان أبي سعد لما وجدوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> على مفاخرهم للناس برهانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقاه ربي من عين الكمال فما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> أبقت علاه لرد العين نقصانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: سمع أبو شجاع من الخليلي ’’مسند الهيثم الشاشي’’، و’’غريب الحديث’’ لابن قتيبة، وكتاب ’’الشمائل’’، وقد صنف كتابا حسنا في أدب المريض والعائد.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال السمعاني في مكان آخر: لا يعرف أجمع للفضائل منه مع الورع التام، وسمع أيضا من أبي حامد أحمد بن محمد الشجاعي، وأبي نصر محمد بن محمد الماهاني، وعبد الرحمن بن عبد الرحيم القاضي.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -688,171 +688,171 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال في الذيل كتب إلي من بلخ أبياتا وهي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا آل سمعان ما أنسى فضائلكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد صرن في صحف الأيام عنوانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">معاهدا ألفتها النازلون بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما وهت بمرور الدهر أركانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى أتاها أبو سعد فشيدها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزادها بعلو الشأن تبيانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كانوا ملاذ بنى الآمال فانقرضوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مخلفين به مثل الذي كانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا مكان أبي سعد لما وجدوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على مفاخرهم للناس برهانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كانوا رياضا فأهدوا من خلائقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى طبائعنا روحا وريحانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">في أبيات أخر يمتدح بها الذيل ذكرها أبو سعد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحكي أن كلا من أبي شجاع وأبي سعد كان يسأل الله أن لا يسمعه نعي صاحبه فماتا في شهرين أبو شجاع ببلخ وأبو سعد بمرو ولم يسمع أحدهما نعي الآخر</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -993,171 +993,171 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">يا آل سمعان ما أسنى </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فضائلكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> قد صرن في صحف الأيام عنوانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">معاهدا ألفتها النازلون بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فما وهت بمرور الدهر أركانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى أتاها أبو سعد فشيدها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وزادها بعلو الشأن تبيانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كانوا ملاذ بني الآل فانقرضوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> مخلفين به مثل الذي كانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كانوا عياضا فأهدوا من خلائقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> إلى طبائعنا روحا وريحانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا مكان أبي سعد لما وجدوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> على مفاخرهم للناس برهانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">في أبيات أخر، يمدح بها «الذيل» ذكرها أبو سعد.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحكي أن كلا من أبي شجاع وأبي سعد كان يسأل الله أن لا يسمعه نعي صاحبه، فماتا في شهرين، أبو شجاع ببلخ، وأبو سعد بمرو، ولم يسمع أحدهما نعى الآخر. توفي أبو شجاع ببلخ في شهر ربيع الآخر سنة اثنتين وستين وخمسمائة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1363,50 +1363,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>