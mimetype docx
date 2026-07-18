--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -68,75 +68,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#الدهر يفجع بعد العين بالأثروفيها، يذكر عمر وابنيه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويح السماح وويح الجود لو سلما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحسرة الدين والدنيا على عمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سقت ثرى الفضل والعباس هامية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعزى إليهم سماحا لا إلى المطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الأعلام،(دار العلم للملايين - بيروت،2002،ط 15،ج 5،ص 60)</w:t>
       </w:r>
@@ -206,563 +206,563 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">آل أمره إلى أن حصره الملثمون، وحصل في أيديهم فقتلوه صبرا، ورغب إليهم أن يقدم ولداه قبله فقتلا، وهو ينظر إليهما، وفيهم قال عبد المجيد بن عبدون، تلك المرثية الرائية، وقد تقدمت في ترجمة ابن عبدون مستوفاة، وأولها. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الدهر يفجع بعد العين بالأثر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما البكاء على الأشباح والصور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن نثر المتوكل ما وقع به لولده العباس، وكان قد ولاه على ماردة، فانزعج منها أحد الخواص، واعتذر عن ذلك: قبول من تنصلك لذنوبك موجب لجرأتك عليها، وعودتك إليها، واتصل بي ما كان من خروج فلان عنك، ولم تثبت لعره، ولا تحققت صحيح خبره، حتى فر عن أهله ووطنه، والعجلة من الشيطان، وليس يحمد قبل النضج بحران، وهذا الدعاء أوجب إعجابك بأمرك، وانفرادك برأيك، وحتى ما لم ترجع عما عودتك نفسك، فأنا والله أريح روحي من سغبك. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ومن شعره ما خاطب به وزيره أبا غانم: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">انهض أبا غانم إلينا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واسقط سقوط الندى علينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فنحن عقد من غير وسطى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما لم تكن حاضرا لدينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> وقال يرثي زوجته الحضرمية، وقد توفيت: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيا مائيا فوقها لاهيا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يميس اختيالا وينقد لينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترفع برجلك عنها رويدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ستجعل خدك فيها المصونا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تسكنن لشرخ أماس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قناتك ميما وياء وسينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخط على ورد حورتيك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بمسك غداريك لاما ونونا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومما يثبت قولي لديك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وربما جر شأن سؤونا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مصاب حكى فرابثه الحضرمي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مصاب صبره أدمى الجفونا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولف الشباب بأوراقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأودعه الترب غضا مصونا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> وقال، وقد ذكر في مجلس أخيه المنصور بسوء: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما بالهم لا أنعم الله بالهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ينوطون بي ذما وقد علموا فضلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يسيئون لي في القول جهلا وضلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإني لأرجو أن يسرهم فعلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكيف وراحي درس كل فضيلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وورد التقى شمي وحرب العدا نقلي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن كان حقا ما أذاعوا فلا مشت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى غاية العلياء من بعدها رجلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم ألق أضيافي بوجه طلاقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم أمنح العافين في زمن المحل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكيف وراحي درس كل فضيلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وورد التقى همي وحرب العدا نقلى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولي خلق في السخط كالشرى طعمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعند الرضى أحلى جنى من حنى النحل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا أيها الساقي أخاه على النوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كؤوس القلي جهلا رويدك بالعل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لتطفئ نارا أضرمت في نفوسنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمثلي لا يقلى ومثلك لا يقلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد كنت تشكيني إذا جئت شاكيا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقل لي لمن أشكو صنيعك بي قل لي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فبادر إلى الأولى وإلا فإنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سأشكوك يوم الحشر للحكم العدل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 23،ص 0)</w:t>
       </w:r>
@@ -880,50 +880,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>