--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -117,915 +117,915 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">عمر العنز عمر المعروف بالعنز الأدلبي نزيل حميص الأديب الفاضل المنجم العارف كان ماهرا بالأدب والعلم والطب ولكنه كان في غاية من لنحوسة والنادر لا حكم له أدركته حرفة الأدب وقد استقام في حمص واشتهر يقرئ ويفيد وله ديوان شعر ومن شعره هذه النبوية ومطلعها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">للحب آيات حق للمحال محت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأثبتت حب من بالطرف قد لمحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واستحكمت حيث جاءتنا مبينة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بنسخها لدواوين الهوى شرحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمن يكذب ولم يؤمن بمحكمها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فنفسه عن طريق الحق قد جمحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بها أتانا رسول كان مبعثه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن ربة الحسن والحسنى التي رجحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما تلاها على أرواحنا سجدت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طوعا أجابت وبالأحكام فانصلحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومذ دعاها إلى دين الهوى زمرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سعت إليه على رأس لما انتصحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مستسلمات أتت في شرع ملته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نواسكا وبدار الخلد قد فرحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو عصته ولم تؤمن ببعثته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">باءت بخزي وإنكال وما ربحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ويل قوم دعاهم للغرام أبوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تبا لهم فئة للسلم ما جنحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكن نفسي تسامت في إجابته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قدر أرقت لسماء العشق فانفسحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والحمد لله ربي حيث نسبتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صحت بحب فتاة شمسها اتضحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما بدت من خفي خدر الجمال سبت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عقول أهل الهوى تيها وقد فضحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم لا يتيه بها العشاق قاطبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأنها نحو أرباب الغرام نحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سلت سيوفا من الألحاظ فاتكة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأسبلت حالكا في ليله اتشحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سبت عقول الورى بالطرف إذ نظرت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبدت عجابا وعجبا حيثما لمحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حلت قلوبا وكم من ذي الجمال جلت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ظلمات وهم بالنور التي رشحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنفذ الحسن سهما من حواجبها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تصمي حشاشة صب طالما جرحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نحر شي بهواها لا هوان به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ياليتها لفؤاد الهاوي قد شرحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حاولت أطلب عمدا وصلها فلوت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عني وولت ولا بالوصل ما سمحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جازت لتنظر ما أبقت لعاشقها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من حر نيران وجد بالحشا لفحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حارت وحازت قلوبا ملأ قبضها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويالها منة فيهم إذا منحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أذكت سعيرا تلظى والوقود له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الحنايا ضلوع نارها لفحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صفحت عن ذنبها عفوا ومكرمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مع إنها عن ذنوبي قط ما صفحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كفاك يا علو اعجابا وبحترة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كفى فواكف أما في لقد نزحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد أطلت عذاب العاشقين ولم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترثى لمن بالحشا أحشا وهم فتحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حرقت أكبادهم لما إليك صبو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واستعبروا بد ماء طالما نضحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعالى مني وجودي واسمحي بلقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واستعملي الرفق فيمن نفسه طمحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن لم نجودي ولم ترثى لذي شجن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعنك لي عوض من ذاته رججت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على الخلائق بالتقوى فزاد علا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على الأنام بأيديه التي منحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">محمد من رقى السبع الطباق وقد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتى بشرع قويم شمسه اتضحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عمت مكارمه العافين فانتهلوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من بحر فيض عطاياه التي رشحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبو المفاخر عم الجود وابن عطا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حمد النوال أخو التقوى التي اصطلحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غيث الندى مقصد المداح نعم فتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رقى العلاذ وأياد للنوال دحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">له السيادة حقا والكمال معا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والفضل والحلم والنفس التي صلحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من أم ناديه يرجوه لمعضلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ينل من الخير من حاجاته اجترحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كهف ملاذ غياث ملجأ سند</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أفكاره من علوم الغيب قد طفحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">آياته وسجاياه وخلقته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن وصفها كلت الأفكار مذ شرحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله غير ذلك وكانت وفاته في حمص سنة خمس وسبعين ومائة وألف رحمه الله تعالى وأموات المسلمين.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1093,50 +1093,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>