--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -117,147 +117,147 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">عمر بن شبة بن عبيدة بن ريطة البصري أبو زيد مولى بني نمير، واسم شبة زيد، وإنما سمي شبة لأن أمه ترقصه وتقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا بأبي وشبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعاش حتى دبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">شيخا كبيرا خبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">مات لست بقين من جمادى الآخرة سنة اثنتين وستين ومائتين بسامرا، وبلغ من السن تسعين سنة. وكان أبو زيد راوية للأخبار عالما بالآثار أديبا فقيها صدوقا. قال المرزباني: وهو القائل للحسن بن مخلد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضاعت لديك حقوق واستهنت بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والحر يألم من هذا ويمتعض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إني سأشكر نعمى منك سالفة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن تخونها من حادث عرض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصبحت كلا على أناس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد كنت عن مثلهم عزوفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال محمد بن إسحاق: وله من التصانيف كتاب الكوفة. كتاب البصرة. كتاب أمراء المدينة. كتاب أمراء مكة. كتاب السلطان. كتاب مقتل عثمان رضي الله عنه وأرضاه. كتاب الكتاب. كتاب الشعر والشعراء. كتاب الأغاني. كتاب التاريخ.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">كتاب أخبار المنصور. كتاب أخبار محمد وإبراهيم ابني عبد الله بن حسن بن حسن.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -269,155 +269,155 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان لأبي زيد ابن اسمه أبو طاهر أحمد، وكان شاعرا مجيدا، اعتبط قبل أن يبلغ مبلغ المشهورين، مات بعد أبيه بعشر سنين. ومن شعر عمر بن شبة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقائلة لم يبق للناس سيد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت بلى عبد الرحيم بن جعفر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعر ابنه أبي طاهر أحمد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نظرت فلم أر في العسكر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كشؤمي وشؤم أبي جعفر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غدا الناس للعيد في زينة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من اليوم في منظر أزهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونغدو عليهم بلا أهبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فرارا من المنزل المقفر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فنقعد للشؤم في عزلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الناس ننظر في دفتر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 معجم الأدباء / إرشاد الأريب إلى معرفة الأديب،(دار الغرب الإسلامي - بيروت،1993،ط 0،ج 5،ص 2093)</w:t>
       </w:r>
@@ -519,51 +519,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكر عمر بن شبة أن اسم أبيه زيد، ولقبه شبه لأن أمه كانت ترقصه وتقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا بأبي وشبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وعاش حتى دبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">شيخا كبيرا خبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ابن المنادي: مات بسر من رأى يوم الاثنين لخمس بقين من جمادى الآخرة سنة اثنتين، وستين ومائتين وكان قد جاوز التسعين كذا قال.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1019,515 +1019,515 @@
         <w:t xml:space="preserve">وقال المرزباني في ’’ معجمه ’’: نميري مولى تميم أديب فقيه واسع الرواية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">صدوق ثقة وهو القائل للحسن بن مخلد من أبيات، ومات في سنة اثنتين وستين ومائتين:- ضاعت لديك حبوتي </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واستهنت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بها والحر يألم من هذا ويمتعض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إني سأشكر نعمتي منك سالفة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن تخونها من أحادث عرض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي تاريخ الخطيب: لما عوتب عمر على عدم زيارته إخوانه قال: أشد نفسي وما تشتد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد مضت [تسعون] لي تعد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيام تترى وليال بعد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن أيام الحياة تعدو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">انتهى.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">هذا يعكر على ما ذكره المزي من أن عمره كان تسعاً وثمانين سنة إلا أربعة أيام وقال الخطيب: أنبا العتيقي، ثنا محمد بن العباس، ثنا محمد الكاتب، ثنا أبو محمد الأنباري، حدثني أبو محمد العنزي قال: امتحن عمر بن شبة بسرمن رأى بحضرتي فقال: القرآن كلام الله ليس بمخلوق فقالوا له: فتقول: من وقف فهو كافر فقال: لا أكفر أحداً فقالوا له: أنت كافر فلزم بيته وحلف ألا يحدث شهراً وكان ذلك حدثان قدومه من بغداد بعد الفتنة فكنت ألزمه أكتب عنه وما امتنع مني فأنشدني قصيدة له في محنته [ق 190/أ]:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما رأيت العلم ولى ودثر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقام بالجهل خطيب فهمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لزمت بيتي معلنا ومتتر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مخاطباً خير الورى لمن غبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعني النبي المصطفى على البشر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والثاني الصديق والتالي عمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن أردت من مصابيح زهر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل النجوم قد أضاءت بالقمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأنا فيهم في رياض وغدر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي عظات جمة وفي عبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">[وإن كنا] عالمين بالخبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رواة أشعار قديمات غرر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن أحاديث الملوك والسير</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهم حوالي كنوز في الزبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">آخذ من هذا وهذا وأذر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">آخذ ما يصفو وألقي ما كدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فذاك أولى من مقامات الحمر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الطغام والرعاع والنشر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مختلفين في القرآن والقدر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن خولفوا قالوا تردى وكفر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكان أصحاب الحديث والأثر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنجم قوم عن سباب وهتر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأصبحوا مرضى الشهادات الكبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالكفر سحّاً مثل تسئاب المطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالحمد لله العلي المقتدر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حمد مقر لا بشيء يعتذر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">لا بل بتقصير وتفريط مقر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكر الزبير في كتاب ’’ الفكاهة ’’ أن عمر بن شبة كان على شرطة الحسين بن أيوب باليمامة فمرض الحسين يوماً فأمره أن يخطب يوم جمعة فلما كان على المنبر ضرط؛ فقال في ذلك الشاعر:-</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن يكن قرة عيني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسقط الناس سقطة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والنميري له كانت على المنبر ضرطة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم قد أصبح بعد ذا صاحب شرطة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أبو القاسم بن عساكر: عمر بن شبة بن عبيدة بن زيد ويقال: ابن رائطة مات في جمادى الآخرة سنة اثنتين ويقال ثلاث وستين ومائتين.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال مسلمة في كتاب ’’ الصلة ’’: ثقة أنبا عنه البهراني وقال محمد بن سهل روايته: كان أكثر الناس حديثاً وخبراً وكان صدوقاً ذكيّاً وكان يتصرف في البلدان التماس العلم.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1870,50 +1870,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>