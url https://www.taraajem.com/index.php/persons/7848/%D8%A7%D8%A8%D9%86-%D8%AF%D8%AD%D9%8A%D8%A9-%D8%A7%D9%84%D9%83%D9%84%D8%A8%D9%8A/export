--- v0 (2026-04-30)
+++ v1 (2026-07-17)
@@ -133,403 +133,403 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الشيخ شمس الدين: وبسببه بنى السلطان دار الحديث بالقاهرة، وجعله شيخها. وكان يرمى بشيء من المجازفة، وقيل عنه ذلك للكامل، فأمره بتعليق شيء على الشهاب، فعلق كتابا، تكلم فيه على الأحاديث والأسانيد، فلما وقف عليه الكامل قال له بعد أيام: قد ضاع مني ذلك الكتاب، فعلق لي مثله؛ ففعل، فجاء في الثاني مناقضة الأول، فعلم الكامل صحة ما قيل عنه. وقال القاضي شمس الدين بن خلكان: وكان أبو الخطاب بن دحية، عند وصوله إلى إربل، رأى اهتمام سلطانها الملك المعظم مظفر الدين بن زين الدين بعمل مولد النبي، صلى الله عليه وسلم، صنف له كتابا سماه: التنوير في مدح السراج المنير، وفي آخر الكتاب قصيدة طويلة مدح بها مظفر الدين، وأولها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا الوشاة وهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعداؤنا ما وهموا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقرأ الكتاب والقصيدة عليه. ورأيت هذه القصيدة بعينها في مجموع منسوب للأسعد بن مماتي، فقلت لعل الناقل غلط؛ ثم رأيتها بعد ذلك في ديوان الأسعد بكمالها، مدح بها السلطان الملك الكامل، فقوي الظن، ثم إني رأيت أبا البركات بن المستوفي قد ذكر هذه القصيدة في تاريخ إربل عند ذكر ابن دحية، وقال: سألته عن معنى قوله فيها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يفديه من عطا جما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دى كفه المحرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فما أحار جوابا. فقلت: لعله مثل قول بعضهم:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تسمى بأسماء الشهور فكفه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جمادى وما ضمت عليه المحرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: فتبسم وقال: هذا أردت. وتوفي بالقاهرة سنة ثلاث وثلاثين وست مائة، وقد نيف على الثمانين. وكان يخضب بالسواد، وفيه يقول شرف الدين بن عنين:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دحية لم يعقب فلم تعتري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إليه بالبهتان والإفك؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما صح عند الناس شيء سوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنك من كلب بلا شك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد مر في ترجمة الشيخ تاج الدين الكندي شيء من ذكر ابن دحية هذا. وكان شخص من أدباء النصارى يتعصب لابن دحية، ويزعم أن نسبه صحيح، فقال فيه تاج العلى:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا أيها العيسي ماذا الذي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تروم أن تثبته في الصريح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن أبا الخطاب من دحية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شبه الذي تذكره في المسيح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما فيه من كلب سوى أنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ينبح طول الدهر لا يستريح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخرق لا يهدى إلى رشده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالنار شرا وكلام كريح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فرده الله إلى غربة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو هاهنا يستره في الضريح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال ابن دحية:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ذا الذي يعزى إلى هاشم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذمك عندي في البرايا نبيح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألست أعلى الناس في حفظ ما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يسند عن جدكم في الصحيح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يكون حظي منكم طعنكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في نسب زاك علي صريح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأعجب الأمر شقائي بكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنني أحمى بقوم المسيح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: والله إن ابن دحية معذور في هذا القول، ولكن حظ الأفاضل من الزمان هكذا؛ سبحان من له الأمر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -622,75 +622,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولابن عتين فيه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دحية لم يعقب فلم تعتزي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> إليه بالبهتان والإفك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما صح عند الناس شيء سوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> أنك من كلب بلا شك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: كان هذا الرجل صاحب فنون وتوسع ويد في اللغة، وفي الحديث على ضعف فيه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ابن مسدي: رأيت بخطه أنه سمع قبل سنة سبعين من جماعة؛ كأبي بكر بن خليل، واللواتي، وابن حنين. قال: وليس ينكر عليه، ثم لم يزل يسمع حتى سمع من أقرانه، وحصل ما لم يحصله غيره.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1668,50 +1668,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>