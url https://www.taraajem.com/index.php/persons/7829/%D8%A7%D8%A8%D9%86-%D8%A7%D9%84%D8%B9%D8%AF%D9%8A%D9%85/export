--- v0 (2026-04-30)
+++ v1 (2026-07-17)
@@ -602,285 +602,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فمن ولد عبد الله القاضي أبو طاهر عبد القاهر بن علي بن عبد الباقي بن محمد ابن عبد الله بن موسى بن أبي جرادة، وهو من سادات هذا البيت وأعيانهم، ومات في جمادى الأولى من سنة ثلاث وستين وأربعمائة، فقال القاضي أبو الفضل هبة الله بن أحمد بن أبي جرادة يرثيه، وكانت قد توفيت قبل وفاة والد القاضي أبي الفضل أخته بأيام قلائل فتوجع للماضين:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صبرت لا عن رضى مني وإيثار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهل يرد بكائي حتم أقدار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أروم كف دموعي وهي في صبب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأبتغي برد قلبي وهو في نار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما لليالي تعري جانبي أبدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من أسرتي وأخلائي وأوزاري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تلذ طعم مصيباتي فأحسبها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تظما فيروي صداها ماء أشفاري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">محاسن جدت للأرض الفضاء بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطالما صنتها عن لحظ أبصار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وواضح كسنا الاصباح أنقله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من رأي عيني إلى سري واضماري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الردى اقصدتني غير طائشة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سهامها في فتى كالكوكب الواري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رمته صائبة الأقدار من كثب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما رمت عظم أقدار وأخطار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وهي قصيدة غراء طويلة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنهم أبو المجد عبد الله بن محمد بن عبد الباقي بن محمد: شيخ فاضل أديب شاعر، له معرفة باللغة والعربية، سمع بحلب أستاذه أبا عبد الله الحسين بن عبد الواحد بن محمد بن عبد القادر القنسريني المقرئ مؤلف «كتاب التهذيب في اختلاف القراء السبعة» وسمعه ولده الشيخ أبو الحسن علي بن عبد الله، وله أشعار حسان منها:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">توسوس عن علتي الزمان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ففي كل يوم له معضله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلو جعلوا أمره ليلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلي لأصبح في سلسله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومات الشيخ أبو المجد بحلب في حدود سنة ثمانين وأربعمائة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنهم ولده الشيخ أبو الحسن علي بن عبد الله بن محمد بن أبي جرادة: صدر زمانه وفرد أوانه، ذو فنون من العلوم، وخطه مليح جدا على غاية من الرطوبة والحلاوة والصحة، وله شعر يكاد يختلط بالقلب ويسلب اللب لطافة ورقة، تصدر بحلب لافادة العلوم الدينية والأدبية متفردا بذلك كله، ورتب «غريب الحديث» لأبي عبيد على حروف المعجم، رأيته بخطه، وشرع في شرح أبياته شروعا لم يقصر فيه، ظفرت منه بكراريس من مسوداته لأنه لم يتم. سمع بحلب والده أبا المجد وأبا الفتح عبد الله بن إسماعيل الحلي وأبا الفتيان محمد بن سلطان بن حيوس الشاعر وغيرهم، ورحل عن حلب قاصدا للحج في ثالث شعبان سنة ست عشرة وخمسمائة، ووصل إلى بغداد وسمع بها أبا محمد عبد الله بن علي المقرئ وغيره، ولم يتيسر للناس في هذا العام حج فعاد من بغداد إلى حلب، ثم سافر إلى الموصل بعد ذلك في سنة إحدى وثلاثين وسمع بها، وأدركه تاج الإسلام أبو سعد عبد الكريم بن محمد السمعاني فسمع منه بحلب هو وجماعة وافرة، وذكره السمعاني في «المذيل لتاريخ بغداد» .</w:t>
@@ -896,1509 +896,1509 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثني كمال الدين قال سمعت والدي رحمه الله يقول: كتب الشيخ أبو الحسن ابن أبي جرادة بخطه ثلاث خزائن من الكتب لنفسه، وخزانة لابنه أبي البركات، وخزانة لابنه أبي عبد الله، ومن شعره (أنبأنا به تاج الدين زيد بن الحسن الكندي) من قصيدة يصف فيها طول الليل:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فؤاد بالأحبة مستطار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقلب لا يقر له قرار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما أنفك من هجر وصد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعتب لا يقوم له اعتذار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعين دمعها جم غزير</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن نومها نزر غرار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن جفونها عند التلاقي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تلاقيها الأسنة والشفار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهذا حالها وهم حلول</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكيف بها إذا خلت الديار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبيت الليل مرتفقا كئيبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لهم في الضلوع له أوار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن كواكب الفلك اعتراها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتور أو تخونها المدار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">منها:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا لك ليلة طالت ودامت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليس لصبحها عنها انسفار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسائلها لأبلغ منتهاها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعل الهم يذهبه النهار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومات الشيخ أبو الحسن في سنة ثمان وأربعين وخمسمائة عن ثماني وثمانين سنة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنهم ولده أبو علي الحسن بن علي بن عبد الله بن محمد بن أبي جرادة: وكان فاضلا كاتبا شاعرا أديبا، يكتب النسخ طريقة أبي عبد الله ابن مقلة، والرقاع طريقة علي بن هلال، وخطه حلو جيد جدا خال من التكلف والتعسف، سمع أباه بحلب، وكتب عنه السمعاني عند قدومه حلب، وسار في حياة أبيه إلى الديار المصرية واتصل بالعادل أمير الجيوش وزير المصريين وأنس به، ثم نفق بعده على الصالح بن رزيك، وخدمه في ديوان الجيش، ولم يزل بمصر إلى ان مات بها في سنة إحدى وخمسين وخمسمائة، ومن شعره في صدر كتاب كتبه إلى أخيه عبد القاهر في سنة ست وأربعين وخمسمائة:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سرى من أقاصي الشام يسألني عني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خيال إذا ما زار يسلبني مني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تركت له قلبي وجسمي كليهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم يرض إلا أن يعرس في جفني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإني ليدنيني اشتياقي إليكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ووجدي بكم لو أن وجد الفتى يدني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأبعث آمالي فترجع حسرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقوفا على ضن من الوصل أو ظن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليت الصبا تسري بمكنون سرنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتخبرني عنكم وتخبركم عني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليت الليالي الخاليات عوائد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علينا فنعتاض السرور من الحزن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ضرهم يوم جد البين لو وقفوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزودوا كلفا أودى به الكلف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تخلفوا عن وداعي ثمت ارتحلوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأخلفوني وعودا ما لها خلف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأوصلوني بهجر بعد ما وصلوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حبلي وما أنصفوني لكن انتصفوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليتهم عدلوا في الحكم إذ ملكوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليتهم أسعفوا بالطيف من شعفوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما للمحب وللعذال ويحهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خانوا ومانوا ولما عنفوا عنفوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أستودع الله أحبابا ألفتهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكن على تلفي يوم النوى ائتلفوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عمري لئن نزحت بالبين دارهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عني فما نزحوا دمعي وما نزفوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا حبذا نظرة منهم على عجل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تكاد تنكرني طورا وتعترف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سقت عهودهم غراء واكفة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تهمي ولو أنها من أدمعي تكف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحبابنا ذهلت ألبابنا ومحا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عتابنا لكم الاشفاق والأسف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعدتم فكأن الشمس واجبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من بعدكم وكأن البدر منخسف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ليت شعري هل يحظى برؤيتكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طرفي وهل يجمعن ما بيننا طرف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومضمر في حشاه من محاسنكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لفظا هو الدر لا ما يضمر الصدف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كنا كغصنين حال الدهر بينهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو لفظتين لمعنى ليس يختلف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأقصدتنا صروف الدهر نابلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى كأن فؤادينا لها هدف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهل تعود ليالي الوصل ثانية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويصبح الشمل منا وهو مؤتلف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونلتقي بعد يأس من أحبتنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كمثل ما يتلاقى اللام والألف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما كتبت على مقدار ما ضمنت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مني الضلوع ولا ما يقتضي اللهف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فان أتيت بمكنوني فمن عجب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن عجزت فان العذر منصرف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنهم أخوه أبو البركات عبد القاهر بن علي بن عبد الله بن أبي جرادة: كان ظريفا لطيفا أديبا شاعرا كاتبا له الخط الرائق والشعر الفائق والتهذيب الذي تبحر في جودته ويلتحق بالنسبة إلى ابن البواب، والتأنق في الخط المحرر الذي يشهد بالتقدم في الفضل وان تأخر، سمع بحلب أباه أبا الحسن وغيره، وكتب عنه جماعة من العلماء، وكان أمينا على خزائن الملك العادل نور الدين محمود زنكي وذا منزلة لطيفة منه. ومن شعره (وكتبه بليقة ذهب):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما اخترت الا أشرف الرتب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خطا أخلد منه في الكتب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والخط كالمرآة ننظرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فنرى محاسن صورة الأدب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هو وحده حسب يطال به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن لم يكن إلاه من حسب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما زلت أنفق فيه من ذهب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى جرى فكتبت بالذهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أيضا وهو بدمشق في سنة تسع وأربعين وخمسمائة:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمت ببذلي خالصا من مودتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى من سواء عنده المنع والبذل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتحسب نفسي والأماني ضلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأني من شغل الذي هو لي شغل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا إن هذا الحب داء موافق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن شفاء الداء ممتنع سهل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عفا الله عمن إن جنى فاحتملته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجنى فعاد الذنب لي وله الفضل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن كلما أجمعت عنه تسليا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تبينت أن الرأي في غيره جهل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سأعرض إلا عن هواه فانه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جميل بمثلي حب من ما له مثل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وألقي مقال الناصحين بمسمع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضربت عليه بالغواية من قبل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعندي وان أخفيت ذاك عن العدى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عزيمة هم لا تكل ولا تألو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولي في حواشي كل عذل تلفت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى حب من في حبه قبح العذل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإني لأدنى ما أكون من الهوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا أرجف الواشون بي أنني أسلو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">هذا لعمري والله الغاية في الحسن والطلاوة والرونق والحلاوة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عاد قلبي إلى الهوى من قريب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما محب بمنته عن حبيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طال يا همتي تماديك في الرش</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">د خذي من غواية بنصيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا ما رأيت حسنا غريبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاستعدي له لوجد غريب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا غزالا مالت به نشوة العج</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ب فهزت عطفيه هز القضيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بين ألحاظك المراض وبيني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نسب لو رعيت حق النسيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنت أجريت أعين الدمع من عي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ني وأوريت زند قلبي الكئيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تقل ليس لي بذلك علم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعلى مقلتيك سيما مريب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما تعديت في الذي أنت فيه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن حظي لديك حظ أديب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومات في سنة اثنتين وخمسين وخمسمائة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنهم ابن أخيه أبو الفتح عبد الله بن الحسن بن علي بن أبي جرادة: وكان يجيد الكتابة، وجمع مجاميع حسنة، وجمع شعر والده أبي عبد الله الحسن وشعر عمه أبي البركات عبد القاهر، وله شعر لا بأس به منه:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ذا مجيري من يدي شادن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مهفهف القد مليح العذار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد كتب الشعر على وجهه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسطر مسك طرسها جلنار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فهؤلاء من بني عبد الله بن موسى بن عيسى.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأما أخوه هارون بن موسى فهو أول من اشترى بحلب ملكا في قرية تعرف بأورم الكبرى، وكان له ولدان زهير وأحمد، والعقب لزهير، وهو الذي اشترى أكثر أملاك بني أبي جرادة مثل أورم الكبرى ويحمول وأقذار ولؤلؤة والسين، وهي قرى، ووقف وقفا على شرى فرس يجاهد به في سبيل الله، وتوفي في حدود سنة أربعين وثلاثمائة. فمن ولد زهير هذا أبو الفضل عبد الصمد بن زهير بن هارون بن موسى ولادته في حدود العشرين والثلاثمائة، سمع بحلب أبا بكر محمد بن الحسين الشيعي وغيره، وروى عنه ابن أخيه القاضي أبو الحسن أحمد ومشرق العابد وجماعة ولعله مات في حدود سنة تسعين وثلاثمائة، وليس له عقب.</w:t>
@@ -2423,1164 +2423,1164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أنشدني كمال الدين أبو القاسم عمر بن أحمد بن أبي جرادة، أنشدني والدي لجد أبيه القاضي هبة الله أحمد بن يحيى يذكر أباه ويفتخر به:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا ابن مستنبط القضايا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وموضح المشكلات حلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وابن المحاريب لم تعطل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الكتاب العزيز يتلى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفارس المنبر استكانت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عيدانه من حجاه ثقلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">توفي بعد سنة تسع وعشرين وأربعمائة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنهم ابنه القاضي أبو الفضل هبة الله بن أحمد: كان كبير القدر جميل الأمر مبجلا عند آل مرداس، له شعر جزل فصيح ذو معان دقاق يترفع قدره عنه، وإنما يقول ببلاغته وبراعته، سمع الحديث من أبيه ولعله لقي أبا العلاء المعري وقرأ عليه شيئا، وولي القضاء بحلب وأعمالها في سنة ثلاث وسبعين وأربعمائة وبقي على ذلك إلى أن مات، وكانت ولايته للقضاء في أوائل دولة شرف الدولة أبي المكارم مسلم بن قريش بعد وفاة حميه القاضي كسرى بن عبد الكريم بن كسرى، وكتب تقليده من بغداد عن المقتدي بالله.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لي بالغوير لبانات ظفرت بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد سد من دونها لي أوضح الطرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبالثنية بدر لاح في غصن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصمى فؤادي لها سهم من الملق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سراقة لقلوب الناظرين لها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما يقام عليها واجب السرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا يفلت المرء من أشراك مقلتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وان تخلص لم يفلت من العقق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأبرزت من خلال السجف ذا شعل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا بقا الليل قلنا غرة الفلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولائم ودموع العين واكفة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا يستبين لها جفن من الغرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول أفنيته والشمل مجتمع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم تصنه لتوديع ومفترق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ربع لهند باللوى مصروم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقوى فها آريه مرثوم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخفاه إلحاح البلى فضللت في</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنشاده لولا النسيم نموم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تضياف طرفي فيه دمع ساجم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقرى فؤادي في ذراه هموم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هل عاذر في الربع رائي عيسهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تحدى لها وخد بهم ورسيم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهوى تبعده الليالي والنوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن قربته خواطر ورسوم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا صاحبي خذا المطايا وحدها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدمي فما سفكته إلا الكوم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمضين أحكام الهوى وأعنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومساعد المرء الظلوم ظلوم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما عسى يطلب الرجال من رجل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كاس من الفضل إن عري من المال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالبارد العذب يوم الورد من ظمأ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والصارم العضب في روع وأوجال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">همومه في جسيمات الأمور فما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يلفى مصاحب أطماح وآمال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألذ من ثروة تأتي بإذلال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عز القناعة مع صون وإقلال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما يضر امرءا أثرت مناقبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن أكسبته الليالي رقة الحال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أيضا يمدح أبا الفضائل سابق بن محمود بن نصر بن صالح بن مرداس صاحب حلب ويشكره إذ لم يسمع فيه قول حساد وشوا به إليه:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلها إن ظمئت تشكو الأواما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تقلها الأين إن طال وداما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واجعل السرج إذا ما سغبت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلأ والمورد العذب اللجاما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أوتراها كالحنايا بالسرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وباسراع إلى المرمى سهاما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قصرت ظهرا ورسغا وعسيبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل ما طالت عنانا وحزاما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تنصب الأذنين حتى خيلت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بهما تبصر ما كان أماما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا ما بارت الريح اغتدت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلفها النكباء حسرى والنعامى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم مقامي بين أحكام العدى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتبع القائد لا أعصي الزماما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أكلة الطاعم لا يرهب إثما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو أسير المن إن كف احتشاما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإلام الحظ لا ينصفني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من زمان جار في قصدي إلاما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعتلي أرؤسه أذنابه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فترى الأرجل تعلو فيه هاما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتمنى راحة تنقذني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منهم عزت ولو كانت حماما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">منها:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم رموني عامدا في هوة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نارها تعلو اشتعالا واضطراما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قاصدي حتفي فكانت بك لي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نار إبراهيم بردا وسلاما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله في المعنى من قصيدة:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هنئت يا أرض العواصم دولة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">روى ثراك بها أشم أروع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد عاد في الأيام ماء شبابها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتسالمت حرق الأسى والأضلع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أشكو إليك عصابة نبذوا الحيا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حسدا وشدوا في أذاي وأوضعوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">راموا ابتزازي مورثي عن أسرتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتآزروا في قبضه وتجمعوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يتطلبون لي الذنوب كأنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ممن عليه بالشنان يقعقع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم أخش قهرهم ونصرك مصلت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دوني ولي من حسن رأيك مرجع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما الذل إلا أن تبيت مؤملا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد سهرت عيناك وسنان هاجعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أأخشى امرءا أو أشتكي منه جفوة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا كنت بالميسور في الدهر قانعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما رآني طالبا منه حاجة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ففي حرج ان لم يكن لي مانعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان المنجمون قد حكموا له أنه يموت في صدور الرجال، فاتفق أنه اعتقل بالقلعة مدة لتهمة اتهم بها بالممالأة لبعض الملوك ثم أطلق بعد مدة، فنزل راكبا وأصحابه حوله، فبينا هو سائر إذ وجد ألما فقال لأصحابه: أمسكوني أمسكوني، فأخذوه في صدورهم من على فرسه، فلما وصل إلى منزله بقي على صدورهم إلى أن مات بحلب في سنة ثمان وثمانين وأربعمائة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنهم ولده القاضي أبو غانم محمد بن القاضي أبي الفضل هبة الله بن القاضي أبي الحسن أحمد: وكان فقيها فاضلا زاهدا عفيفا سمع أباه وغيره، وولي قضاء حلب وأعمالها وخطابتها بعد موت أبيه في أيام تاج الدولة دبيس في سنة ثمان وثمانين وأربعمائة، ولم يزل قاضيا بها إلى أن عزله رضوان لما خطب للمصريين، وولى القضاء القاضي الزوزني العجمي في شوال من سنة تسعين وأربعمائة، ثم عاود الملك رضوان الخطبة لبني العباس فأعاد القاضي أبا غانم إلى ولايته، وجاءه التقليد من بغداد بالقضاء والحسبة عن القاضي علي بن الدامغاني بأمر المستظهر في صفر سنة ست وتسعين وأربعمائة، وكان مولد القاضي أبي غانم في رجب سنة ست وأربعين وأربعمائة، وهو الذي شرع في عمارة المسجد الذي بحلب يعرف ببني العديم، وأتمه ابنه القاضي أبو الفضل هبة الله، وكان يتولى الخطابة في المسجد الجامع والامامة بحلب، وكان حنفي المذهب، وكان يؤم بالناس ثلاثين سنة وهو متكتف تحت ثيابه ويسبل أكمامه فارغة خوفا من الولاة في أيامه لأنهم كانوا إسماعيليين يرون رأي المصريين، وكانوا يفطرون قبل العيد بيوم ويجتمع أكابر حلب في يوم عيدهم يهنئونهم، فصعد القاضي أبو غانم للهناء في من صعد، وقدم للناس سكرا ولوزا، وأخذ القاضي أبو غانم لوزة ووضعها في فيه فقال له صاحب حلب: أيها القاضي لم لا تأكل من السكر؟ فقال: لأنه يذوب، وتبسم، فضحك الوالي وأعفاه من ذلك.</w:t>
@@ -3614,165 +3614,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتب أبو الحسين أحمد بن منير الطرابلسي للقاضي أبي الفضل هبة الله يلتمس منه «كتاب الوساطة بين المتنبي وخصومه» للقاضي علي بن عبد العزيز الجرجاني، وكان قد وعده بها ودافعه:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا حائزا غاي كل فضل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تضل في كنهه الإحاطه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن ترقى إلى محل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحكم فوق السها مناطه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى متى أسعط التمني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا ترى المن بالوساطه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومات القاضي أبو الفضل لعشر بقين من ذي الحجة سنة اثنتين وستين وخمسمائة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنهم ابن أخته أبو المكارم محمد بن عبد الملك بن أحمد بن هبة الله بن أحمد بن يحيى بن زهير بن أبي جرادة: سمع بحلب ورحل إلى بغداد وسمع بها محمد بن ناصر السلامي وغيره، وحدثني كمال الدين أيده الله قال، قال لي شيخنا أبو اليمن زيد الكندي: كان أبو المكارم محمد بن عبد الملك بن أبي جرادة فسمع ببغداد الحديث معنا على، مشايخنا فسمعت بقراءته، وورد إلينا إلى دمشق بعد ذلك، وكنا نلقبه «القاضي بسعادتك»، وذلك أن القلانسي دعاه في وليمة وكنت حاضرها فجعل لا يسأله عن شيء فيخبر عنه بما سر أو ساء إلا وقال في عقبه: بسعادتك، فإن قال له: ما فعل فلان؟ قال: مات بسعادتك، وإن قال له: ما خبر الدار الفلانية؟ يقول: خربت بسعادتك، فسميناه القاضي بسعادتك، وكان يقولها لاعتياده إياها لا لجهل كان فيه، وكان له أدب وفضل وفقه وشعر جيد، وقد روى الحديث. ولأبي المكارم شعر منه:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لئن تناءيتم عني ولم تركم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عيني فأنتم بقلبي بعد سكان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم أخل منكم ولم أسعد بقربكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهل سمعتم بوصل فيه هجران</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله أشعار كثيرة ومات بحلب في سنة خمس وستين وخمسمائة أو سنة ست وستين.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنهم جمال الدين أبو غانم محمد بن القاضي أبي الفضل هبة الله بن القاضي أبي غانم محمد بن القاضي أبي الفضل هبة الله بن القاضي أبي الحسين يحيى: وهو عم كمال الدين، أحد الأولياء العباد وأرباب الرياضة والاجتهاد، عالم كثير الصوم والصلاة، وهو حي يرزق إلى وقتنا هذا، وكان قد تولى الخطابة بجامع حلب، وعرض عليه القضاء في أيام الملك الصالح إسماعيل بن محمود بن زنكي بعد القاضي ابن الشهرزوري فامتنع منه، فقلد القضاء أخوه القاضي أبو الحسن والد كمال الدين أيده الله. وكتب جمال الدين هذا بخطه الكثير، وشغف بتصانيف أبي عبد الله محمد بن علي بن الحكيم الترمذي فجمع معظم تصانيفه عنده وكتب بعضها بخطه، وكتب من كتب الزهد والرقائق والمصاحف كثيرا، وكان خطه في صباه على طريقة ابن البواب القديمة، ووهب لأهله مصاحف كثيرة بخطه، وكان إذا اعتكف في شهر رمضان كتب مصحفا أو مصحفين وجمع براوات الأقلام فيكتب بها تعاويذ للحمى وعسر الولادة فتعرف بركتها. قال: وسألت عمي عن مولده فقال في سنة أربعين وخمسمائة، وقد سمع أباه وعمه أبا المجد عبد الله وغيرهما، وروى الحديث، وتفقه على العلاء الغزنوي، واجتمع بجماعة من الأولياء، وكوشف بأشياء مشهورة، وهو الآن يحيا في محرم سنة عشرين وستمائة.</w:t>
@@ -3797,84 +3797,84 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">إن الله عز وجل عني بخلقته فأحسن خلقه وخلقه وعقله وذهنه وذكاءه، وجعل همته في العلوم ومعالي الأمور، فقرأ الأدب وأتقنه، ثم درس الفقه فأحسنه، ونظم القريض فجوده، وأنشأ النثر فزينه، وقرأ حديث الرسول وعرف علله ورجاله وتأويله وفروعه وأصوله، وهو مع ذلك قلق البنان، جواد بما تحوي اليدان، وهو كاسمه كمال في كل فضيلة، لم يعتن بشيء إلا وكان فيه بارزا، ولا تعاطى أمرا إلا وجاء فيه مبرزا، مشهور ذلك عنه لا يخالف فيه صديق ولا يستطيع دفاعه عدو. وأما قراءته للحديث في سرعته وصحة إيراده وطيب صوته وفصاحته فهو الغاية التي أقر له بها كل من سمعها، فانه يقرأ الخط العقد كأنه يقرأ من حفظه، وأما خطه في التجويد والتحرير والضبط والتقييد فسواد مقلة لأبي عبد الله ابن مقلة، وبدر ذو كمال عند علي بن هلال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلال الفضل في الأمجاد فوضى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن الكمال لها كمال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وإذا كان التام من خصائص عالم الغيب، وكان الإنسان لا بد له من عيب، فعيبه لطالب العنت والشين، أنه يخاف عليه من إصابته العين، هذا مع العفاف والزمت، والوقار وحسن السمت، والجلال المشهور، عند الخاص والجمهور:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قاد الجيوش لسبع عشرة حجة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولداته عن ذاك في أشغال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">سألته أدام الله علوه عن مولده فقال لي: ولدت في ذي الحجة سنة ثمان وثمانين وخمسمائة، قال: فلما بلغت سبعة أعوام حصلت إلى المكتب، فأقعدت بين يدي المعلم فأخذ يمثل لي كما يمثل للأطفال ويمد خطا ويرتب عليه ثلاث سينات، فأخذت القلم، وكنت قد رأيته وقد كتب «بسم» ومد مدته، ففعلت كما فعل، وجاء ما كتبته قريبا من خطه، فتعجب المعلم فقال لمن حوله: لئن عاش هذا الطفل لا يكون في العالم أكتب منه. وصحت لعمري فراسة المعلم فيه فهو أكتب من كل من تقدمه بعد ابن البواب بلا شك.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: وختمت القرآن ولي تسع سنين، وقرأت بالعشر ولي عشر سنين، وحبب إلي الخط وجعل والدي يحضني عليه؛ فحدثني الشيخ يوسف بن علي بن زيد الزهري المغربي الأديب معلم ولده بحضرة كمال الدين قال: حدثني والد هذا (وأشار إليه) قال: ولد لي عدة بنات وكبرن، ولم يولد لي غير ولد واحد ذكر، وكان غاية في الحسن والجمال والفطنة والذكاء، وحفظ من القرآن قدرا صالحا وعمره خمس سنين، واتفق أن كنت يوما جالسا في غرفة لنا مشرفة على الطريق، فمرت بنا جنازة فاطلع ذلك الطفل ببصره نحوها ثم رفع رأسه إلي وقال: يا أبت إذا أنا مت بما تغشي تابوتي؟</w:t>
@@ -3944,1764 +3944,1764 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الذي حض الخادم على عمل هذه الأبيات، وإن لم يكن من أرباب الصناعات، أن الصدر الكبير الفاضل عز الدين- حرس الله مجده- لما وصل إلى الموصل- خلد الله ملك مالكها- نشر من فضائل المجلس العالي العالمي الفاضلي كمال الدين- كمل الله سعادته، كما كمل سيادته، وبلغه في الدارين مناه وإرادته- ما يعجز البليغ عن فهمه فضلا عن أن يورده، لكن فضائل المجلس كانت تملي على لسانه وتشغله، فطرب الخادم من استنشاق رياها، واشتاق إلى رؤية حاويها عند اجتلاء محياها، فسمح عند ذلك الخاطر مع تبلده، بأبيات تخبر المجلس بمحبة الخادم له وتعبده، وهي:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حيا نداك كمال الدين أحيانا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونشر فضلك عن محياك حيانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحسن أخلاقك اللائي خصصت بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أهدت إلى البعد لي روحا وريحانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حويت يا عمر المحمود سيرته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلقا وخلقا وإفضالا وإحسانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كان نجل هلال في صناعته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونجل مقلة عينا الدهر قد كانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأنت مولاي إنسان الزمان وقد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غدوت في الخط للعينين إنسانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد بث فضلك عز الدين مقتصدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونث شكرك إسرارا وإعلانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فضاع نشرك في الحدباء واشتهرت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">آيات فضلك أرسالا ووحدانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أثني عليك وآمالي معلقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بحسن عفوك ترجو منك غفرانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وان تطفلت في صدق الوداد ولم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقض التلاقي لنا عفوا ولا حانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما ألام على شيء أتيت به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">«فالاذن تعشق قبل العين أحيانا»</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا أفضل الناس في علم وفي أدب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأرجح الخلق عند الله ميزانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد شرف الله أرضا أنت ساكنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشرف الناس إذ سواك انسانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قد هجم الكلام على المجلس العالي بوجه وقاح، ولم يخش مع عفو المولى وصمة الافتضاح، فليلق عليها المولى ستر المعروف، فهو أليق بكرمه المألوف، والسلام.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فكتب إليه كمال الدين بخطه الدري ولفظه السحري، وأنشدنيها لنفسه:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من أبحت حمى قلبي مودته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن جعلت له أحشاي أوطانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرسلت نحوي أبياتا طربت بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والفضل للمبتدي بالفضل إحسانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فرحت أختال عجبا من محاسنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كشارب ظل بالصهباء نشوانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رقت وراقت فجاءت وهي لابسة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من البلاغة والترصيع ألوانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حكت بمنثورها والنظم إذ جمعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأحرف حسنت روضا وبستانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جرت على جرول أثواب زينتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذ أصبحت وهي تكسو الحسن حسانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أضحت تغبر وجه العنبري فما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بنو اللقيطة من ذهل بن شيبانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يمسي لها ابن هلال حين ينظرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يحكي أباه بما عاناه نقصانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذاك أيضا لها عبد الحميد غدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عبدا يجر من التقصير أردانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتت وعبدك مغمور بعلته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فغادرته صحيحا خير ما كانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكيف لا تدفع الأسقام عن جسدي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهي الصبا حملت روحا وريحانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما على طيفها لو عاد يطرقنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فربما زار أحيانا وأحيانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاسلم وأنت أمين الدين أحسن من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشى الطروس بمنظوم ومن زانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تخطت إليك الحادثات ولا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حلت بربعك يا أعلى الورى شانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني كمال الدين أدام الله علاءه لنفسه في الغزل فاعتمد فيه معنى غريبا:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأهيف معسول المراشف خلته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي وجنتيه للمدامة عاصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يسيل إلى فيه اللذيذ مدامه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رحيقا وقد مرت عليه الأعاصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيسكر منه عند ذاك قوامه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيهتز تيها والعيون فواتر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن أمير النوم يهوى جفونه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا هم رفعا خالفته المحاجر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلوت به من بعد ما نام أهله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد غارت الجوزاء والليل ساتر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فوسدته كفي وبات معانقي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى أن بدا ضوء من الصبح سافر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقام يجر البرد منه على تقى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقمت ولم تحلل لإثم مآزر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذلك أحلى الحب ما كان فرجه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عفيفا ووصل لم تشنه الجرائر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني لنفسه بمنزله بحلب في ذي الحجة سنة تسع عشرة وستمائة وإملائه:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وساحرة الأجفان معسولة اللمى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مراشفها تهدي الشفاء من الظما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حنت لي قوسي حاجبيها وفوقت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى كبدي من مقلة العين أسهما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فوا عجبا من ريقها وهو طاهر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حلال وقد أضحى علي محرما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن كان خمرا أين للخمر لونه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولذته مع أنني لم أذقهما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لها منزل في ربع قلبي محله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مصون به مذ أوطنته لها حمى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جرى حبها مجرى حياتي فخالطت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">محبتها روحي ولحمي والدما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تقول إلى كم ترتضي العيش أنكدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتقنع أن تضحي صحيحا مسلما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فسر في بلاد الله واطلب الغنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تفز منجدا إن شئت أو شئت متهما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت لها إن الذي خلق الورى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تكفل لي بالرزق منا وأنعما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما ضرني أن كنت رب فضائل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعلم عزيز النفس حرا معظما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا عدمت كفاي مالا وثروة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد صنت نفسي أن أذل وأحرما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">«ولم أبتذل في خدمة العلم مهجتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأخدم من لاقيت لكن لأخدما»</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">لا يظن الناظر في هذه الأبيات أن قائلها فقير وقير، فإن الأمر بعكس ذلك لأنه- والله يحوطه- رب ضياع واسعة وأملاك جمة ونعمة كثيرة وعبيد كثيرة وإماء وخيل ودواب وملابس فاخرة وثياب، ومن ذلك أنه بعد موت أبيه اشترى دارا كانت لأجداده قديما بثلاثين ألف درهم، ولكن نفسه واسعة وهمته عالية والرغبات في الدنيا بالنسبة إلى الراغبين والشهوة لها على قدر الطالبين.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني لنفسه بمنزله في التاريخ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">احذر من ابن العم فهو مصحف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن القريب فإنما هو أحرف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">القاف من قبر غدا لك حافرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والراء منه ردى لنفسك يخطف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والياء ياس دائم من خيره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والباء بغض منه لا يتكيف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاقبل نصيحتي التي أهديتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إني بأبناء العمومة أعرف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني أيضا لنفسه بمنزله سالكا طريق أهله في الافتخار:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سألزم نفسي الصفح عن كل ما جنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علي وأعفو حسبة وتكرما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأجعل مالي دون عرضي وقاية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو لم يغادر ذاك عندي درهما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأسلك آثار الألى اكتسبوا العلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحازوا خلال الخير ممن تقدما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أولئك قومي المنعمون ذوو النهى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بنو عامر فاسأل بهم كي تعلما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما دعوا عند النوائب إن دجت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أناروا بكشف الخطب ما كان أظلما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن جلسوا في مجلس الحكم خلتهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدور ظلام والخلائق أنجما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن هم ترقوا منبرا لخطابة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأفصح من يوما بوعظ تكلما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وان أخذوا أقلامهم لكتابة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأحسن من وشى الطروس ونمنما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأقوالهم قد أوضح الدين واغتدى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأحكامهم علم الشريعة محكما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعاؤهم يجلو الشدائد إن عرت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وينزل قطر الماء من أفق السما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقائلة يا ابن العديم إلى متى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجود بما تحوي ستصبح معدما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت لها عني إليك فإنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رأيت خيار الناس من كان منعما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبى اللؤم لي أصل كريم وأسرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عقيلية سنوا الندى والتكرما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني لنفسه وقد رأى في عارضه شعرة بيضاء وعمره إحدى وثلاثون سنة:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أليس بياض الأفق في الليل مؤذنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بآخر عمر الليل إذ هو أسفرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذاك سواد النبت يقرب يبسه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما بدا وسط الرياض منورا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ودخلت إلى كمال الدين المذكور يوما فقال لي: ألا ترى أنا في السنة الحادية والثلاثين من عمري وقد وجدت في لحيتي شعرات بيضا، فقلت أنا فيه:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هنيئا كمال الدين فضلا حبيته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونعماء لم يخصص بها أحد قبل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لداتك في شغل بداعية الصبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنت بتحصيل المعالي لك الشغل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بلغت لعشر من سنينك رتبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من المجد لا يسطيعها الكامل الكهل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولما أتاك الحلم والفهم ناشئا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أشابك طفلا كي يتم لك الفضل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 معجم الأدباء / إرشاد الأريب إلى معرفة الأديب،(دار الغرب الإسلامي - بيروت،1993،ط 0،ج 5،ص 2068)</w:t>
       </w:r>
@@ -5884,50 +5884,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>