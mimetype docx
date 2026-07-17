--- v0 (2026-04-30)
+++ v1 (2026-07-17)
@@ -117,3715 +117,3715 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">عمارة نجم الدين اليمني عمارة بن علي بن زيدان الفقيه، أبو محمد الحكمي المذحجي اليمني، نجم الدين الشافعي الفرضي، الشاعر المشهور. تفقه بزبيد مدة أربع سنين في المدرسة، وحج سنة تسع وأربعين وخمس مائة. ومولده سنة خمس عشرة وخمس مائة، وصلب سنة تسع وستين وخمس مائة. وسيره صاحب مكة قاسم بن هاشم بن فليتة رسولا إلى الفائز خليفة مصر، فامتدحه بقصيدته الميمية، فوصله ثم رده إلى مكة، وعاد إلى زبيد. ثم حج فأعاده صاحب مكة في الرسلية، فاستوطن مصر. وكان شافعيا، شديد التعصب للسنة، أديبا ماهرا. ولم يزل ماشي الحال في دولة المصريين إلى أن ملك صلاح الدين، فمدحه كثيرا، ومدح الفاضل كثيرا. ثم إنه شرع في أمور وأخذ في اتفاق مع رؤساء البلد في التعصب للعبيديين وإعادة أمرهم، فنقل أمرهم، وكانوا ثمانية من الأعيان، فأمر صلاح الدين بشنقهم، في شهر رمضان. ونسب إليه بيت أظنه من وضع أعاديه عليه، فإني أحاشيه من قول مثل هذا - والله أعلم - وهو:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكان مبدأ هذا الدين من رجل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سعى فأصبح يدعى سيد الأمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأفتى الفقهاء بقتله.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ويقال إن السلطان صلاح الدين لما استشار الفاضل في أمر عمارة قال: نسجنه، فقال: يرجى خلاصه، فقال: نضربه عقوبة، فقال: الكلب يضرب، فيسكت، ثم ينبح، فقال: نشنقه، فقال: الملوك إذا أرادوا شيئا فعلوه؛ ونهض قائما، فعلم السلطان أن هذا هو الرأي.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقيل: أحضر عمارة، فأخذ الفاضل في تلطيف أمره مع السلطان بينه وبينه، فقال عمارة: بالله يا مولانا، لا تسمع منه ما يقوله في. فقال السلطان: نعم والله أعلم بأمر الفاضل وأمر عمارة - رحمه الله تعالى - ثم إنه رسم فيه ما رسم، فقال عمارة للموكلين به: بالله، مروا بي على باب القاضي الفاضل لعله يرق لي؛ فمروا به، وكان الفاضل جالسا على باب داره، فلما رآه مقبلا دخل وأغلق الباب، فقال عمارة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عبد الرحيم قد احتجب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الخلاص من العجب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ويقال إنه مر قبل كائنته بيومين أو ثلاثة، فرأى بين القصرين مصلوبا، فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومد على صليب الصلب منه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يمينا لا تطول إلى شمال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونكس رأسه لعتاب قلب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعاه إلى الغواية والضلال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال بعضهم: عبرت بين القصرين، وأنا عائد من دار السلطان صلاح الدين عشية النهار الذي شنق فيه عمارة اليمني، فشاهدته هناك مشنوقا، فذكرت أبياتا له عملها في الصالح، وهي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا قدرت على العلياء بالغلب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تعرج على سعي ولا طلب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا ترقن لي إن كربة عرضت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن قلبي مخلوق من الكرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واستخبر الهول كم آنست وحشته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكم وهبت له روحي ولم أهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره القصيدة التي مدح بها الفائز بنصر الله خليفة مصر، وهي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الحمد للعيس بعد العزم والهمم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حمدا يقوم بما أولت من النعم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا أجحد الحق، عندي للركاب يد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تمنت اللجم فيها رتبة الخطم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قربن بعد مزار العين من نظري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى رأيت إمام العصر في أمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورحن من كعبة البطحاء والحرم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفدا إلى كعبة المعروف والكرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهل درى البيت أني بعد فرقته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما سرت من حرم إلا إلى حرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حيث الخلافة مضروب سرداقها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بين النقيضين من عفو ومن نقم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وللإمامة أنوار مقدسة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجلو البغيضين من ظلم ومن ظلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وللنبوة آيات تنص لنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن الحقيقين من علم ومن حكم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وللمكارم أحكام تعلمنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مدح الجزيلين من بأس ومن كرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وللعلى ألسن تثني محامدها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على الجديدين من فضل ومن شيم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وراية الشرف البذاخ ترفعها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يد الرفيعين من مجد ومن همم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقسمت بالفائز المعصوم معتقدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نور النجاة وأجر البر في القسم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد حمى الدين والدنيا وأهلهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزيرك الصالح الفراج للغمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اللابس الفخر لم تنسج غلائله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا يد الصنعتين السيف والقلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجوده أوجد الأيام ما اقترحت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجوده أعدم الشاكين للعدم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد ملكته العوالي رق مملكة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يعير أنف الثريا عزة الشمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتى مقاما عظيم الشأن أوهمني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في يقظتي أنه من جملة الحلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليت الكواكب تدنو لي فأنظمها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عقود در فما أرضى لكم كلمي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترى الوزارة فيه وهي باذلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عند الخلافة نصحا غير متهم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلافة ووزير مد عدلهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ظلا على مفرق الإسلام والأمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زيادة النيل نقص عند فيضهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما عسى تتعاطى منة الديم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه يمدح الموفق بن الخلال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما هاج مزنة دمعه المترقرق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا تألق بارق بالأبرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">برق يذكرني وميض مباسم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يسري الهوى في ضوئها المتألق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من كل ثغر منك ثغر مخافة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عاف طريق رضابه لم يطرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نسج العفاف عليه ثوب صيانة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هم الخيانة عندها لا يرتقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سقيا لأيام الشباب فإنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">روض الحياة وزهرها المستنشق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيام يصطحب الغواني والغنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في ظل أغصان الشباب المورق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومواطن اللذات خالية القذى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تثني على نعم الشباب المغدق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والليل يخلع فوقهن ممسكا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والصبح ينسج ثوبه بمخلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويد النعيم تخط فوق عراصها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">:من لم يقض بك الحياة فقد شقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واللوم يفرق أن يلم بمسمعي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نزق متى ما لم يلاطف ينزق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تندى أسرة وجهه فكأنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ريان من ماء النضارة قد سقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالبدر إلا أنه مستوهب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نور المحيا من سواد المفرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عبث الفراق بشمله فتفرقت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أثواب ذاك العيش كل ممزق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واعتاض بعد نمارق مصفوفة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حر الهواجر وافتراش النمرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مستبدلا بلذيذ عيش مونق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصدور أندية ظهور الأينق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا حادي البلق النواجي قل لها:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نصي إلى صدر الزمان وأعتقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتجنبي ثمد النطاف وأوردي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هيم المنى بحر الموفق تستقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بات يرعى السهى بطرف مؤرق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفؤاد من الغرام محرق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليت أيامه السوالف يرجعـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـن ويجمعن طيب عيش تفرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دمن أنبت الجمال ثراها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورعى الشوق غصنها حين أورق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتح الطل زهرها وتولى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نشره راحة النسيم الذي رق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه من قصيدة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا كان هذا الدر معدنه فمي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصونوه عن تقبيل راحة واهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رأيت رجالا أصبحت في مآدب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لديكم وحالي أصبحت في نوادب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تأخرت لما قدمتهم علاكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علي وتأبى الأسد سبق الثعالب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترى أين كانوا في مواطني التي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غدوت لكم فيهن أكرم نائب؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليالي أتلو ذكركم في مجالس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حديث الورى فيها بغمز الحواجب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه قصيدة مدح بها صلاح الدين، وسماها: شكاية المتظلم ونكاية المتألم:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيا أذن الأيام إن قلت فاسمعي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لنفثة مصدور وأنة موجع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعي كل صوت تسمعين نداءه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا خير في أذن تنادى فلا تعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تقاصر بي خطو الزمان وباعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقصر من ذرعي وقصر أذرعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأخرجني من موضع كنت أهله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنزلني بالجور في غير موضع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بسيف ابن مهدي وأبناء فاتك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقض من الأوطان جنبي ومضجعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تيممت مصرا أطلب الجاه والغنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فنلتهما في ظل عيش ممنع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزرت ملوك النيل أرتاد نيلهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأحمد مرتادي وأخصب مربعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفزت بألف من عطية فائز</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مواهبه للصنع لا للتصنع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكم طرقتني من يد عاضدية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سرت بين يقظى من عيون وهجع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجاد ابن رزيك من الجاه والغنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بما زاد عن عزمي رجائي ومطمعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأوحى إلى سمعي ودائع شعره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فخبرته مني بأكرم مودع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليست أيادي شاور بذميمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا عهدها عندي بعهد مضيع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ملوك رعوا لي حرمة صار نبتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هشيما رعته النائبات وما رعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وردت بهم شمس العطايا لوفدهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما قال قوم في علي ويوشع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مذاهبهم في الجود مذهب سنة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن خالفوني في اعتقاد التشيع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقل لصلاح الدين، والعدل شأنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الحاكم المصغي إلي فأدعي؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سكت فقالت ناطقات ضرورتي:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا حلقات الباب علقن فاقرع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأدللت إدلال المحب وقلت ما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتاني بعفو الطبع لا بالتطبع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعندي من الآداب ما لو شرحته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تيقنت أني قدوة ابن المقفع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقمت لكم ضيفا ثلاثة أشهر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقول لصدري كلما ضاق: وسع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعلل غلماني وخيلي ونسوتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بما ضقت من ذرع ضعيف مرقع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونوابكم للوفد في كل بلدة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تفرق شمل السائل المتورع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكم من ضيوف الباب ممن لسانه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا قطعوه لا يقوم بإصبع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مشارع من نعمائكم زرتها وقد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تكدر بالإسكندرية مشرعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا راعي الإسلام كيف تركتنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فريقي ضياع من عرايا وجوع؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعوناك من قرب وبعد فهب لنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جوابك فالباري يجيب إذا دعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى الله أشكو من ليالي ضرورة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رجعنا بها نحو الجناب المرجع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قنعنا ولم نسألك صبرا وعفة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى أن عدمنا بلغة المتقنع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولما أغص الريق مجرى حلوقنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتيناك نشكو غصة المتجرع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألم ترعني للشافعي فإنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أجل شفيع عند أعلى مشفع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونصري له في حيث لا أنت ناصري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بضرب صقيلات ولا طعن شرع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليالي لا وقت العراق بسجسج</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بمصر ولا ريح الشآم بزعزع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأني بها من آل فرعون مؤمن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصارع عن ديني وإن خاب مصرعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمن حسنات الدهر أم سيئاته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رضاك عن الدنيا بما فعلت معي؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ملكت عنان النصر ثم خذلتني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحالي بمرأى من علاك ومسمع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما لك لم توسع علي وتلتفت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلي التفات المنعم المتبرع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإما لأني لست دون معاشر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتحت لهم باب العطايا الموسع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإما لما أوضحته من زعازع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عصفن على ديني ولم أتزعزع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وردي ألوف المال لم ألتفت لها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعيني ولم أحفل ولم أتطلع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإما لفن واحد في معارفي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هو النظم إلا أنه نظم مبدع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن سمتني نظما ظفرت بمفلق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن سمتني نثرا ظفرت بمصقع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طباع وفي المطبوع من خطراته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غنى عن أفانين الكلام المصنع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سألتك في دين لياليك سقنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وألزمتنيه كارها غير طيع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهاجرت أرجو منك إطلاق راتب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تقرر من أزمان كسرى وتبع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليتك ممن أطلع البرق مطلعي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لتعلم نبعي إن عجمت وخروعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما أنا إلا قائم السيف لم يقم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بكف ودر لم يجد من مرصع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وياقوتة في سلك عقد مداره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على خرزات من عقيق مجزع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكم مات نضناض اللسان من الظما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكم شرقت بالماء أشداق ألكع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا واصل الأرزاق كيف تركتني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمد إلى زند العلا كف أقطع؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعندك أني كلما عطس امرؤ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بذي شمم أقنى عطست بأجدع؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ظلامة مصدوع الفؤاد فهل لها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سبيل إلى جبر الفؤاد المصدع؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأقسمت لو قالت لياليك للدجى:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعد غارب الجوزاء قال لها: اطلعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غدا الأمر في إيصال رزقي وقطعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بحكمك فابذل كيفما شئت واصنع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذلك أقدار الرجال وإن غدت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأمرك فاحفظ كيف شئت وضيع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا زارع الإحسان في كل تربة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ظفرت بأرض تنبت الشكر فازرع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعندي إذا ما العرف ضاع غريبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثناء كعرف المسكة المتضوع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد صدرت في طي ذا النظم رقعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عدا طمعي فيها إلى غير مطمع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أريد بها إطلاق ديني وراتبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأطلقهما، والأمر منك فوقع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فبيني وبين الجاه والعز والغنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقائع أخشاها إذا لم توقع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما هي إلا مدة تستمدها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد فجت الأرزاق من كل منبع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى هاهنا أنهي حديثي وأنتهي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما شئت في حقي من الخير فاصنع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإنك أهل الجود والبر والتقى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ووضع الأيادي البيض في كل موضع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: الذي أظنه وتقضي به ألمعيتي أن هذه القصيدة كانت أحد أسباب شنقه - والله أعلم - لأن الملوك لا يخاطبون بمثل هذا الخطاب، ولا يواجهون بهذه الألفاظ وهذا الإدلال الذي يؤدي إلى الإذلال. وأظن أن هذه القصيدة ما أجدت شيئا؛ فمال عمارة حينئذ وانحرف، وقصد تغيير الدولة - والله أعلم - وكان من أمره ما كان. وعلى الجملة، فقتل مثل هذا الفاضل قبيح من الفاضل، إن كان ذلك عن رأيه. ومن شعر عمارة أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيها الناس، والخطاب إلى من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هو من حيث فضله إنسان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذه خطبة إلى غير شخص</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نظمت نثر عقدها الأوزان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم أخصص بها فلانا لأني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في زمان ما في بنيه فلان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من يكن عنده مزية فهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليكن سامعا فعندي لسان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يميز بين البرية إلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حسنات يزينها الإحسان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والخطايا مستورة بالعطايا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم جميل به المساوي تصان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا يغرنكم زيادة حال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالزيادات بعدها نقصان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا الدوح لم يظل من الشمـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـس فلا أورقت له أغصان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأحق الأنام بالذم جيل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بين أبنائه كريم يهان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طرق الجود غير ما نحن فيه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد سمعنا الدعوى فأين البيان؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصبح الجود قصة عند قوم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مستحيل في حقها الإمكان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعدمنا نشرا يدل عليه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنما النار حيث نم الدخان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذبوني بواحد يهب الألـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـف وأنى من السماع العيان؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا كان عمري رأس مالي فما الذي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعاني إلى تبذيره في التعلل؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهل لي وقد شارفت ستين حجة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سوى شرف آتيه أو ترب جندل؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا خير في ورد الزلال على الظما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا لم يكن نهر المجرة جدولي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مصاحبتي إياكما يا ابن لاجئ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مصاحبة الخصيين للأير فاعلما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هما يحملان الأير حتى إذا بدت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">له فرصة خلاهما وتقدما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأما قصيدته اللامية التي رثى بها أهل القصر، فإنها تقدمت كاملة في ترجمة العاضد.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان عمارة يغض من المهذب والرشيد ولدي الزبير، وقيل إنه كان ممن سعى في قتلهما وبالغ فيما أدى إلى تلافهما. وتعرض عمارة للمهذب أيام رزيك، وعاب شعره، فبلغ المهذب ذلك، فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قولا لذا الشاعر الفقيه ألن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تبدي مقال النصيح إن سمعا؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويحك لا تكثرن من قولك الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـشعر وتطويله فما نفعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا بشعري على ركاكته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في كل يومين ألبس الخلعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مذهبة تذهب الهموم عن الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـقلب إذا برق طرزها لمعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا وغيري على تداقنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو رام في النوم خرقة صفعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وبلغ المهذب أيضا أن عمارة عاب دقة جسمه ونحافته، فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذي حمق عاب مني نحو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ل جسمي ولم يغد لي منصفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما علم النذل أن الجفا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ء ما زال قط حليف الجفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما يعدم المخطف الجسم أن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يرق طباعا وأن يظرفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو أنني مثله للصفاع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلقت لكنت غليظ القفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما زال مذ قط فضل البزا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ة في أن تخف وأن تلطفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونظم الشيخ تاج الدين اليمني في عمارة اليمني:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عمارة في الإسلام أبدى جناية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبايع فيها بيعة وصليبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكان خبيث الملتقى إن عجمته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجد منه عودا في النفاق صليبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأمسى شريك الشرك في بغض أحمد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأصبح في حب الصليب صليبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سيلقى غدا ما كان يسعى لأجله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويسقى صديدا في لظى وصليبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الصليب: ودك العظام، وقيل هو الصديد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3893,50 +3893,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>