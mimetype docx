--- v0 (2026-04-30)
+++ v1 (2026-07-17)
@@ -318,291 +318,291 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">سيروا إلى الأحزاب أعداء النبي=سيروا فخير الناس أتباع علي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا أوان طاب سل المشرفي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقودنا الخيل وهز السمهري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحمل يوم صفين وهو يقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صدق الله وهو للصدق أهل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتعالى ربي وكان جليلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رب عجل شهادة لي بقتل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الذي قد أحب قتلا جميلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مقبلا غير مدبر إن للقتل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على كل ميتة تفضيلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنهم عند ربهم في جنان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يشربون الرحيق والسلسبيلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من شراب الأبرار خالطه المسك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأسا مزاجها زنجيبلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(وبسنده) عن النبي صلى الله عليه وسلم أنه رآهم يحملون حجارة المسجد فقال ما لهم ولعمار يدعوهم إلى الجنة ويدعونه إلى النار (وبسنده) قال لقد ملئ عمار إيمانا إلى مشاشه (وبسنده) عن النبي صلى الله عليه وسلم إن الجنة لتشتاق إلى ثلاثة: علي وعمار وسلمان (وبسنده) لما بني المسجد جعل عمار يحمل حجرين حجرين فقال له رسول الله صلى الله عليه وسلم يا أبا اليقظان لا تشفق على نفسك قال يا رسول الله إني أحب أن أعمل في هذا المسجد ثم مسح على ظهره ثم قال إنك من أهل الجنة تقتلك الفئة الباغية وروى نصر في كتاب صفين بسنده عن عبد خير الهمداني قال نظرت إلى عمار بن ياسر يوما من أيام صفين رمي رمية فأغمي عليه ولم يصل الظهر والعصر والمغرب ولا العشاء ولا الفجر ثم أفاق فقضاهن جميعا يبدأ بأول شيء فاته ثم التي تليها. وفيه بسنده عن حذيفة بن اليمان سمعت رسول الله صلى الله عليه وسلم يقول ابن سمية لم يخير بين أمرين قط إلا اختار أرشدهما يعني عمارا فالزموا سمته قال وفي حديث عمرو ابن شمر قال حمل عمار يوم صفين وهو يقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلا ورب البيت لا أبرح أجي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى أموت أو أرى ما أشتهي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا مع الحق أحامي عن علي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صهر النبي ذي الأمانات الوفي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#ونقطع الهام بحد المشرفيوروى أحمد بن عبد العزيز الجوهري في زيادات كتاب السقيفة قال نادى عمار بن ياسر يوم بويع عثمان يا معشر المسلمين إنا قد كنا وما كنا نستطيع الكلام قلة وذلة فأعزنا الله بدينه وأكرمنا برسوله فالحمد لله رب العالمين يا معشر قريش إلى متى تصرفون هذا الأمر عن أهل بيت نبيكم تحولونه ها هنا مرة وها هنا مرة ما أنا آمن أن ينزعه الله منكم ويضعه في غيركم كما نزعتموه من أهله ووضعتموه في غير أهله فقال له هشام ابن الوليد بن المغيرة يا ابن سمية لقد عدوت طورك وما عرفت قدرك ما أنت وما رأت قريش لأنفسها إنك لست في شيء من أمرها وإمارتها فتنح عنها وتكلمت قريش بأجمعها فصاحوا بعمار وانتهروه فقال الحمد لله رب العالمين ما زال أعوان الحق أذلاء ثم قام فانصرف ’’1ه’’. وكان عمار حليفا لبني مخزوك ولهذا لما نال غلمان عثمان من عمار ما نالوا من الضرب لانتقاده ولاة عثمان حتى انفتق له فتق في بطنه وكسروا ضلعا من أضلاعه اجتمعت بنو مخزوم وقالوا والله لئن مات لا قتلنا به أحدا غير عثمان، وسبب ذلك أن عثمان بن عفان أرسل رجالا يتحرون العمال ومنهم عمار إلى مصر فعادوا يمتدحون الولاة إلا عمارا استبطأه الناس حتى ظنوا أنه اغتيل فلم يفاجئهم إلا كتاب من عبد الله بن سعد ابن أبي سرح والي مصر يخبرهم أن عمارا قد استماله قوم بمصر وقد انقطعوا إليه، فكان تصريح عمار بالحق سبب اعتداء غلمان عثمان عليه ولم يمنعه ذلك أن يجاهر بالحق ويذكر مظالم والي مصر عبد الله ابن سعد المذكور، فصدق عليه أنه ممن لا تأخذه لومة لائم في سبيل الحق وهو أول من جاهر فيه ولم يداهن الولاة ولم يبال بطشهم، فكان أول ’’مفتش إداري’’ مخلص. روى نصر بن مزاحم أنه لما كانت وقعة صفين ونظر عمار إلى راية عمرو بن العاص قال: والله إن هذه الراية قد قاتلتها ثلاث عركات وما هذه بأرشدهن، ورواية ابن جرير في تاريخه: لقد قاتلت صاحب هذه الراية ثلاثا مع رسول الله صلى الله عليه وسلم وهذه الرابعة ما هي أبر ولا أتقى. وروى ابن جرير وابن عبد البر عن الأعمش عن أبي عبد الرحمن السلمي قال: شهدنا مع علي صفين فرأيت عمار بن ياسر لا يأخذ في ناحية ولا واد من أودية صفين إلا رأيت أصحاب محمد صلى الله عليه وسلم يتبعونه كأنه علم لهم وسمعته يقول يومئذ لهاشم بن عتبة: يا هاشم تقدم الجنة تحت ظلال السيوف والموت في أطراف الأسل اليوم ألقى الأحبة محمدا وحزبه والله لو ضربونا حتى يبلغوا بنا سعفات هجر لعلمنا أنا على الحق وأنهم على الباطل ثم قال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نحن ضربناكم على تنزيله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاليوم نضربكم على تأويله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضربا يزيل الهام عن مقيله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويذهل الخليل عن خليله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#أو يرجع الحق إلى سبيلهفلم أر أصحاب محمد صلى الله عليه وسلم قتلوا في موطن ما قتلوا يومئذ. قال ابن الأثير: خرج عمار بن ياسر على الناس (يوم صفين) فقال اللهم إنك تعلم أني لو أعلم أن رضاك في أن أقذف بنفسي في هذا البحر لفعلته، اللهم إنك تعلم لو أني أعلم أن رضاك في أن أضع ظبة سيفي في بطني ثم أنحني عليها حتى تخرج من ظهري لفعلت وإني لا أعلم اليوم عملا أرضى لك من جهاد هؤلاء الفاسقين ولو أعلم عملا هو أرضى منه لفعلته والله لو ضربونا حتى بلغوا بنا سعفات هجر لعلمنا أنا على الحق وأنهم على الباطل ثم قال: من يبتغي رضوان الله لا يرجع إلى مال ولا ولد فأتاه عصابة فقال: اقصدوا بنا هؤلاء القوم الذين يطلبون بدم عثمان والله ما أرادوا الطلب بدمه ولكنهم ذاقوا الدنيا واستحقبوها وعلموا أن الحق إذا لزمهم حال بينهم وبين ما يتمرغون فيه منها ولم تكن لهم سابقة يستحقون بها طاعة الناس والولاية عليهم فخدعوا أتباعهم بأن قالوا إمامنا قتل مظلوما ليكونوا بذلك جبابرة وملوكا فبلغوا ما ترون ولولا هذه الشبهة لما تبعهم رجلان من الناس اللهم إن تنصرنا فطالما نصرت وإن تجعل لهم الأمر فادخر لهم بما أحدثوا في عبادك العذاب الأليم، ثم مضى وهو يقول: الجنة تحت ظلال السيوف والموت تحت أطراف الأسل اليوم ألقى الأحبة محمدا وحزبه، وتقدم حتى دنا من عمرو بن العاص فقال يا عمرو بعت دينك بمصر تبا لك فقال عمرو: لا ولكن أطلب بدم عثمان فقال له عمار: أشهد على علمي فيك أنك لا تطلب بشيء من فعلك وجه الله تعالى وإنك إن لم تقتل اليوم تمت غدا فانظر إذا أعطي الناس على قدر نياتهم ما نيتك لغد؟ ثم قاتل عمار ولم يرجع حتى قتل. وكان الذي تولى قتل عمار أبو الغادية الفزاري وابن جزء السكسكي فأما أبو الغادية فطعنه برمح وأما ابن جزء فاحتز رأسه فأقبلا يختصمان كلاهما يقول: أنا قتلته فقال عمرو بن العاص والله إن يختصمان إلا في النار فسمعها معاوية فقال لعمرو: ما رأيت مثلما صنعت قوم بذلوا أنفسهم دوننا تقول لهما إنكما تختصمان في النار فقال عمرو: هو والله ذاك وإنك لتعلمه ولوددت أني مت قبل هذا بعشرين سنة. ومقتل عمار أزال الشبهة لكثير من الناس وكان سببا لرجوع جماعة إلى أمير المؤمنين عليه السلام والتحاقهم به كما جرى لخزيمة بن ثابت فإنه ما زال كافا سلاحه معتزلا الحرب في الجمل وفي بعض أيام صفين حتى قتل عمار فأصلت سيفه وقاتل مع علي عليه السلام حتى قتل وقال: سمعت رسول الله صلى الله عليه وسلم يقول تقتل عمارا الفئة الباغية. وقال عبد الله بن عمرو بن العاص لأبيه عمرو حين قتل عمار: أقتلتم عمارا وقد قال فيه رسول الله صلى الله عليه وسلم ما قال؟ فقال عمرو لمعاوية: أتسمع ما يقول عبد الله؟ فقال معاوية: إنما قتله من جاء به وسمعه أهل الشام فقالوا: إنما قتله من جاء به. ورواية ابن جرير الطبري عن أبي عبد الرحمن السلمي: فلما كان الليل قلت: لأدخلن إليهم حتى أعلم هل بلغ منهم عمار ما بلغ منا فركبت فرسي - وقد هدأت الرجل ثم دخلت وإذا أنا بأربعة يتسايرون: معاوية وأبو الأعور السلمي وعمرو بن العاص وعبد الله بن عمرو ابن العاص وهو خير الأربعة، فأدخلت فرسي بينهم مخافة أن يفوتني ما يقول أحد الشقين فقال عبد الله لأبيه: يا أبت قتلتم هذا الرجل في يومكم هذا وقد قال فيه رسول الله صلى الله عليه وسلم ما قال، قال: وما قال؟ قال: ألم تكن معنا ونحن نبني المسجد والناس ينقلون حجرا حجرا ولبنة لبنة وعمار ينقل حجرين حجرين ولبنتين لبنتين فغشي عليه فأتاه رسول الله صلى الله عليه وسلم فجعل يمسح التراب عن وجهه ويقول: ويحك يا ابن سمية الناس ينقلون حجرا حجرا ولبنة لبنة وأنت تنقل حجرين حجرين ولبنتين لبنتين رغبة منك في الأجر وأنت ويحك مع ذلك تقتلك الفئة الباغية فدفع عمرو صدر فرسه ثم جذب معاوية إليه فقال: يا معاوية أما تسمع ما يقول عبد الله؟ قال: وما يقول؟ فأخبره الخبر فقال معاوية: إنك شيخ أخرق ولا تزال تحدث بالحديث وأنت تدحض في بولك أو نحن قتلنا عمارا إنما قتل عمارا من جاء به فخرج الناس من فساطيطهم وأخبيتهم يقولون: إنما قتل عمارا من جاء به، فلا أدري من كان أعجب هو أو هم. ولما بلغ أمير المؤمنين عليا عليه السلام ذلك قال: يكون النبي صلى الله عليه وسلم قاتل حمزة لأنه جاء به. وأورد ابن عساكر الدمشقي في تاريخه أن عليا عليه الصلاة والسلام قال حين قتل عمار: إن امرءا من المسلمين لم يعظم عليه قتل عمار بن ياسر ويدخل عليه المعصية لغير رشيد رحم الله عمارا يوم أسلم ورحم الله عمارا يوم قتل ورحم الله عمارا يوم يبعث حيا لقد رأيت عمارا وما يذكر من أصحاب رسول الله صلى الله عليه وسلم أربعة إلا كان رابعا ولا خمسة إلا كان خامسا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1250,75 +1250,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفضائله كثيرة؛ وقال يوم صفين لهاشم بن عتبة: يا هاشم، تقدم إلى الجنة تحت الأبارقة، ألقى الأحبة غدا محمدا وحزبه. والله، لو هزمونا حتى يبلغوا بنا سعفات هجر، لعلمنا أنا على الحق، وأنهم على الباطل. ثم قال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نحن ضربناكم على تنزيله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاليوم نضربكم على تأويله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضربا يزيل الهام عن مقيله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويذهل الخليل عن خليله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#أو يرجع الحق إلى سبيلهحمل عليه ابن جزء السكسكي وأبو الغادية الفزاري. فأما أبو الغادية فطعنه، وأتى ابن جزء فاحتز رأسه. واستسقى عمار حين طعن، فأتي بشربة من لبن، فشرب وقال: اليوم ألقى الأحبة، إن رسول الله، صلى الله عليه وسلم، عهد إلي أن آخر شربة أشربها من الدنيا شربة من لبن. فشرب، وقال: الحمد لله، تحت الأسنة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وتواترت الأخبار بأن رسول الله، صلى الله عليه وسلم، قال: ’’تقتل عمارا الفئة الباغية’’. وهذا الحديث من أعلام النبوة، وهو من إخباره بالغيب، ومن أصح الأحاديث. وقيل إنهم قالوا لمعاوية: أن نحن بغاة؟ وأوردوا عليه الحديث، فقال: نعم، صحيح، وهل قتله إلا من جاء به؟ ودفنه علي، رضي الله عنه، في ثيابه، ولم يغسله. وروى أهل الكوفة أنه صلى عليه، وهو مذهبهم في الشهداء، أنهم يصلى عليهم، ولا يغسلون.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1835,51 +1835,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فيه من تضعف ويروى، عن سعد بن أبي وقاص مرفوعا نحوه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال علقمة: قال لي أبو الدرداء: أليس فيكم الذي أعاذه الله على لسان نبيه من الشيطان؟ -يعني عمارا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> الحديث.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حماد بن سلمة، أنبأنا أبو جمرة، عن إبراهيم، عن خيثمة بن عبد الرحمن قلت لأبي هريرة: حدثني فقال: تسألني وفيكم علماء أصحاب محمد والمجار من الشيطان عمار بن ياسر؟.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">داود بن أبي هند، عن أبي نضرة، عن أبي سعيد قال: أمرنا رسول الله -صلى الله عليه وسلم- ببناء المسجد فجعلنا ننقل لبنة لبنة وعمار ينقل لبنتين لبنتين فترب رأسه فحدثني أصحابي ولم أسمعه من رسول الله أنه جعل ينفض رأسه ويقول: ’’ويحك يابن سمية! تقتلك الفئة الباغية’’.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -2685,75 +2685,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الأحبة: محمدا وحزبه. والله لو هزمونا حتى يبلغوا بنا سعفات هجر لعلمنا أنا على الحق وأنهم على الباطل، ثم قال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نحن ضربناكم على تنزيله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فاليوم نضربكم على تأويله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضربا يزيل الهام عن مقيله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ويذهل الخليل عن خليله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أو يرجع الحق إلى سبيله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: فلم أر أصحاب محمد صلى الله عليه وسلم قتلوا في موطن ما قتلوا يومئذ.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -2887,51 +2887,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">وكان بنو الأزرق في أول أمرهم يدعون أنهم من بني تغلب. ثم من بني عكب.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وتصحيح هذا أن جبير بن مطعم تزوج إليهم امرأة وهي بنت الأزرق فولدت له بنية تزوجها سعيد بن العاص فولدت له عبد الله بن سعيد. فمدح الأخطل عبد الله بن سعيد بكلمة له طويلة فقال فيها:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتجمع نوفلا وبني عكب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> كلا الحيين أفلح من أصابا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم أفسدتهم خزاعة ودعوهم إلى اليمن وزينوا لهم ذلك وقالوا: أنتم لا يغسل عنكم ذكر الروم إلا أن تدعوا أنكم من غسان. فانتموا إلى غسان بعد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: أخبرنا محمد بن عمر قال. أخبرنا عبد الله بن أبي عبيدة بن محمد بن عمار بن ياسر عن أبيه قال: قال عمار بن ياسر: لقيت صهيب بن سنان على باب دار الأرقم ورسول الله فيها. فقلت له: ما تريد؟ قال لي: ما تريد أنت؟ فقلت: أردت أن أدخل على محمد فأسمع كلامه. قال: وأنا أريد ذلك. فدخلنا عليه فعرض علينا الإسلام فأسلمنا. ثم مكثنا يومنا على ذلك حتى أمسينا. ثم خرجنا ونحن مستخفون.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -3209,51 +3209,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">قال: أخبرنا إسحاق بن الأزرق قال: أخبرنا عوف الأعرابي عن الحسن عن أمه عن أم سلمى قالت: [سمعت النبي صلى الله عليه وسلم يقول: تقتل عمارا الفئة الباغية. قال عوف: ولا أحسبه إلا قال: وقاتله في النار].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: أخبرنا محمد بن عبد الله الأنصاري قال: أخبرنا ابن عون عن الحسن عن أمه عن أم سلمة قالت: إن رسول الله صلى الله عليه وسلم ليعاطيهم يوم الخندق حتى اغبر صدره وهو يقول:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهم إن العيش عيش الآخرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فاغفر للأنصار والمهاجرة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[وجاء عمار. فقال: ويحك يا ابن سمية تقتلك الفئة الباغية].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[قال: أخبرنا سليمان أبو داود الطيالسي قال: أخبرنا شعبة قال: أخبرني أيوب وخالد الحذاء عن الحسن عن أمه عن أم سلمة أن النبي صلى الله عليه وسلم قال لعمار: تقتلك الفئة الباغية].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -4350,75 +4350,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وعن أبي عبد الرحمن السلمي قال: كان عمار يقول يوم صفين:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نحن ضربناكم على تنزيله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونضرب اليوم على تأويله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضربا يزيل الهام عن مقيله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويذهل الخليل عن خليله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أو يرجع الحق إلى سبيله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وعن الأحنف: حز رأسه ابن جزء السكسكي وطعنه أبو الغادية الفزاري وحديث: ’’ تقتل عمارا الفئة الباغية ’’ من أصح الأحاديث. وكانت صفين في ربيع الآخر،، وسنه يوم قتل اثنتان وتسعون سنة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -4486,51 +4486,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان قسمه يوم أحد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقسمت يا جبريل يا ميكال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا يغلبنا معشر ضلال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">إنا على الحق وهم جهال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حتى خرق صف المشركين.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -5042,50 +5042,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>