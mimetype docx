--- v0 (2026-04-30)
+++ v1 (2026-07-17)
@@ -182,1043 +182,1043 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ابن الصفار المارديني علي بن يوسف بن شيبان، جلال الدين النميري المارديني، المعروف بابن الصفار. وتوفي سنة ثمان وخمسين وست مائة، عن ثلاث وستين سنة، قتله التتار لما ملكوا ماردين. ومن شعره: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هل اختط فانآد غصنا وريقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غرير حكى الكاس ثغرا وريقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أم الصدغ لما صفا خده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تمثل فيه خيالا دقيقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رنا فرمى أسهما وانثنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رشيقا فراح كلانا رشيقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأبدع فيه فما لي أرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">له الخد وهو فريد شقيقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما بال مبسمه مبسما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما ملكته يمين رقيقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويوم قر يد أنفاسه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تمزق الأوجه من قرصها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يوم تود الشمس من برده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو جرت النار إلى قرصها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: أخذه من قول القاضي الفاضل: في ليلة جمد خمرها وخمد جمرها، إلى يوم تود البصلة لو ازدادت إلى قمصها، والشمس لو جرت النار إلى قرصها. ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما برحت يوم وداعي لها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تضمني ضمة مستأنس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى تثنى الغصن فوق النقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وانتشر الطل على النرجس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ردت يداه إلى ذؤابته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صدغيه لما أمكن الرد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذا أساوده ثلاثتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فرد وكل ثلاثة فرد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمن هلال أنت يا وجهه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">البادي بهذا المنظر الأزهر؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجه من الروم ولكن له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الخد خال من بني العنبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعني بأغلى ثمن نظرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحيا بها يا طلعة المشتري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعشقته أمي حسن فما له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتى بكتاب ضمنه سورة النمل؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما لي أنا المجنون فيه وشعره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا مر بالكثبان خط على الرمل؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: هو مثل قول الآخر:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتركي نقي الخد ألمى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بقد ماس كالغصن الرطيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">له شعر حكى مجنون ليلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يخط إذا مشى فوق الكثيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعر ابن الصفار يذم قلم الحساب:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما لي وللقلم المتهوم صاحبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وللحساب الذي يصبي تصفحه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صناعة قل أن تصفو النفوس لها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأي وهم طرا فيه يصححه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي البطالة للمرء السلامة من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سوء الظنون وخير العيش أروحه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأعجب شيء أن ريقك ماؤه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يولد درا وهو عذب مروق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنك صاح وهو في فيك مسكر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنت جديد الحسن وهو معتق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتب جلال الدين بن الصفار المذكور الإنشاء للملك الناصر ناصر الدين أرتق صاحب ماردين، ثم عزل عن الكتابة، وتولى الإشراف بديوان دنيسر ثمان عشرة سنة، ودخل إلى إربل مرتزقا، سنة سبع وعشرين وست مائة. ومن شعره أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويوم حواشيه ملمومة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علينا تحاذر أن تفرجا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قنصت غزالته والتفت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أريد اختها فاحتمت بالدجى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا هب النسيم بطيب نشر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طربت وقلت: إيه يا رسول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سوى أني أغار لأن فيه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شذاك وأنه مثلي عليل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجمعت الأضداد فيه ولم يكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليجتمع الإيجاب في الشيء والسلب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ففي خده نار وفي الثغر جنة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي لفظه سلم وفي لحظه حرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي قده لين وفي القلب قسوة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي خصره جدب وفي ردفه خصب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طاف بها في الظلام بدر دجى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى احتساها فصار شمس ضحى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مدمن خمرين من يد وفم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">معتبقا منهما ومصطحبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حلا بأفواهنا مقبله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإنما في عيوننا ملحا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يدير من خده ومن يده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفيه من كل واحد، قدحا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خادعته بحديث لين قوامه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فجفا وهز علي منه مثقفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهربت من يده إلى أجفانه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فرقا فسل علي منها مرهفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحببته متجنيا ووددته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">متجنبا وعشقته متعطفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاخترت للجسم الضنا وجلبت للـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـقلب العنا ورضيت للنفس الجفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 22،ص 0)</w:t>
       </w:r>
@@ -1279,50 +1279,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>