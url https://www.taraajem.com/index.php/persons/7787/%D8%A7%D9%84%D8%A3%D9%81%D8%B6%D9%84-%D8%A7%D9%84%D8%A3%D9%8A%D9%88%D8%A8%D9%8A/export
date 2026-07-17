--- v0 (2026-04-30)
+++ v1 (2026-07-17)
@@ -166,947 +166,947 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فمن قول ابن سناء الملك فيه من جملة قصيدة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ملك اسمه علي ولكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كيده في حروبه كيد عمرو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليس ينفك بين فتك وفتح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حين يختال بين نصل ونصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجهه البدر في الحروب ولا تعـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـجب إذا كان يومه يوم بدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه من قصيدة أخرى:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حسبي علي ندى حسبي علي هدى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حسبي علي جدا حسبي علي علا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حسبي أبو حسن في كل نائبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يستفرغ الحول أو يستفرغ الحيلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حمدت آخر أيامي بخدمته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولست أحمد من أيامي الأولا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذكري به سار حالي عنده عظمت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قدري به جل مقداري لديه علا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن قول ابن الساعاتي فيه يمدحه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزرت مصرا بغاب من قنا وظبى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت له شامخات المدن والقلل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سكنتها حين سكنت البلاد بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جمعا وثقف ذاك الزيغ والخطل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فللقلوب اللواتي طالما وجبت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بها سكون وللدنيا بها زجل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نهارها بك أسحار مقدسة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جميعها والليالي كلها أصل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حلأت عنها وحليت الزمان بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاليوم لا عطب يخشى ولا عطل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حيث السحاب بنود والقسي لها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رعد وللنبل فيها عارض هطل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعلت ما سر حتى لا مثال له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقلت ما سار حتى إنه مثل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما غلق البحر فيما ظن راكبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإنما هز من أعطافه الجذل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يرتاح عند أخيه حين جاوره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالشمل مجتمع والحبل متصل </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الشيخ شمس الدين: كان فيه تشيع، ولم يكن في الملوك مثله، قلما عاقب على ذنب، كثير العفو والحلم. وقال كمال الدين بن العديم: لم يكن متشيعا، وإنما قال هذا الشعر لموافقة الحال، وتقربا إلى الإمام الناصر، إذ كان منسوبا إلى التشيع. انتهى. قلت: ولما تعصب أخوه العزيز عليه، وعمه العادل، قال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذي سنة بين الأنام قديمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبدا أبو بكر يجور على علي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتب إلى الإمام الناصر:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مولاي إن أبا بكر وصاحبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عثمان قد غصبا بالسيف حق علي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهو الذي كان قد ولاه والده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عليهما واستقام الأمر حين ولي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فخالفاه وحلا عقد بيعته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والأمر بينهما والنص فيه جلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فانظر إلى حظ هذا الاسم كيف لقي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الأواخر ما لاقى من الأول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فجاء جواب الناصر من إنشاء ابن زبادة، وفيه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وافى كتابك يا ابن يوسف معلنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالحق يخبر أن أصلك طاهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غصبوا عليا حقه إذ لم يكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعد النبي له بيثرب ناصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاصبر فإن غدا علي جزاءهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وابشر فناصرك الإمام الناصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفي ذلك يقول شرف الدين بن عنين من قصيدة كتبها إلى أخيه من الهند:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هيهات آتي دمشق وملكها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يعزى إلى غير المليك الأفضل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن العجائب أن يقوم بها أبو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بكر وقد علم الوصية في علي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مهلا أبا حسن فتلك سحابة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صيفية عما قليل تنجلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعر الأفضل:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قل لمن في العذار أطنب جهلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويباهي بوصفه ويغالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يكن في الجنان يفقد في الولـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـدان لو كان من صفات الجمال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقبلت خدا للحبيب موردا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بروحي أفدي منه خدا موردا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمن حر أنفاسي علا فوق خده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دخان فخالوه عذارا مزردا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحلفت أنك سوف تهجر عاشقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتذيقه من هجرك الداء الخفي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فوفيت ثم حلفت أن ستذيقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">برد الوفاء إذا وصلت فلم تف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه في ناسخ له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقالوا: تاب عن شرب الحميا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت لهم: كذبتم ما يتوب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكيف يتوب عن فعل دني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتى قد جمعت فيه العيوب؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 22،ص 0)</w:t>
       </w:r>
@@ -1168,235 +1168,235 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله نظم وفضيلة، وإليه عهد أبوه بالسلطنة لما احتضر، وكان أسن إخوته، وهو القائل في عمه العادل: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذي سنة بين الأنام قديمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> أبدا أبو بكر يجور على علي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد كتب من نظمه إلى الخليفة الناصر، وفي الناصر تشيع: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مولاي إن أبا بكر وصاحبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> عثمان قد غصبا بالسيف حق علي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهو الذي كان قد ولاه والده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> عليهما واستقام الأمر حين ولي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فخالفاه وحلا عقد بيعته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> والأمر بينهما والنص فيه جلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فانظر إلى حظ هذا الاسم كيف لقي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> من الأواخر ما لاقى من الأول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأجابوه من الديوان: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وافى كتابك يا ابن يوسف معلنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> بالود يخبر أن أصلك طاهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غصبوا عليا حقه إذ لم يكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> بعد الرسول له بطيبة ناصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فابشر فإن غدا عليه حسابهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> واصبر، فناصرك الإمام الناصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">مات الأفضل فجاءة بسميساط في صفر سنة اثنتين وعشرين وست مائة، فتملك بعده أخوه موسى، ولقب بلقبه، وعاش إلى سنة نيف وثلاثين وست مائة، وهي قلعة على الفرات قريبة من الكختا، وقد دثرت الآن.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">عاش ستا وخمسين سنة، وله ترسل وفضيلة وخط منسوب.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1408,75 +1408,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من يسود شيبه بخضابه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> لعساه في أهل الشبيبة يحصل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ها فاختضب بسواد حظي مرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولك الأمان بأنه لا ينصل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 سير أعلام النبلاء،(دار الحديث- القاهرة،2006،ط 0،ج 15،ص 419)</w:t>
       </w:r>
@@ -1602,50 +1602,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>