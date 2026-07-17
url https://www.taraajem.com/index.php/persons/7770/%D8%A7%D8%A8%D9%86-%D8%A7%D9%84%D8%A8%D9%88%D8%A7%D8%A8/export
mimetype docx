--- v0 (2026-04-30)
+++ v1 (2026-07-17)
@@ -214,619 +214,619 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وتوفي ابن البواب سنة ثلاث عشرة وأربع مائة، وقيل سنة أربع عشرة، ودفن بجوار قبر أحمد بن حنبل، رضي الله عنه، ورثاه الشريف المرتضى بقوله - وكان كثير الملازمة للشريف:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رديت يا ابن هلال والردى عرض</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يحم منه على سخط له البشر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ضر فقدك والأيام شاهدة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأن فضلك فيه الأنجم الزهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أغنيت في الأرض والأقوام كلهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من المحاسن ما لم يغنه المطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فللقلوب التي أبهجتها حزن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وللعيون التي أقررتها سهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما لعيش وقد ودعته أرج</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا لليل وقد فارقته سحر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما لنا بعد أن أضحت مطالعنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مسلوبة منك أوضاح ولا غرر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقيل إن بعض الشعراء رثاه بقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">استشعر الكتاب فقدك سالفا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقضت بصحة ذلك الأيام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلذاك سددت الدوي كآبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسفا عليك وشقت الأقلام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال محمد بن الليث الزجاج الموصلي يهجوه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هب لنا الموسوي يا ابن هلال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وابغ من شئت من ذوي الأحوال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذاك عين الهدى وأنت عمى الأعـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـين في النقص مولع بالكسال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أيضا فيه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيهذا الشريف حاشاك حاشا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ك يرى في فنائك ابن هلال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هو نحس النحوس في السادة الغـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـر وسعد السعود في الأنذال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنظر اللام من هلال فخذها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيه مشكولة بلا إشكال </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال غيره:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ذا رأيتم من النساخ متخذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سبال لص على غثنون محتال </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا وأنت ابن بواب وذو عدم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكيف لو كنت رب الدار والمال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعر ابن البواب:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو أني أهديت ما هو فرض</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">للرئيس الأجل من أمثالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لنظمت النجوم عقدا إذا رصـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـع غيري جواهرا بلآلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم أهديتها إليه وأقرر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ت بعجزي في القول والأفعال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غير أني رأيت قدرك يعلو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن نظير ومشبه ومثال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتفاءلت في الهدية بالأقـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـلام علما مني بصدق الفال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاعتقدها مفاتح الشرق والغر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ب سريعا والسهل والأجبال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهي تستن إن جرين على القر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طاس بين الأرزاق والآجال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاختبرها موقعا برسوم الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـبر والمكرمات والإفضال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حكى محمد بن هلال بن الصابئ في كتاب الهفوات أن أبا نصر بن مسعود الكاتب لقي يوما ابن البواب الكاتب، فسلم عليه، وقبل يده، فقال له ابن البواب: الله الله يا سيدي، ما أنا وهذا؟! فقال: لو قبلت الأرض بين يديك لكان قليلا. قال: ولم ذاك يا سيدي؟ وما الذي أوجبه واقتضاه؟ قال: لأنك تفردت بأشياء ما في بغداذ كلها من يشاركك فيها، منها: الخط الحسن، وأنه لم أر، عمري، كاتبا من طرف عمامته إلى طرف لحيته ذراعان ونصف غيرك. فضحك ابن البواب وجزاه خيرا، وقال: أسألك أن تكتم عني هذه الفضيلة. وكانت لحية ابن البواب طويلة جدا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما ورد الوزير فخر الملك أبو غالب محمد بن خلف واليا على العراق من قبل بهاء بن عضد الدولة، جعل ابن البواب نديما له، واختص به. وكان ابن البواب يتصرف في خزانة الكتب التي لعضد الدولة بشيراز، وأمرها مردود إليه. وله مع عضد الدولة واقعة جرت في أمر أجزاء ربعة بخط ابن مقلة، فإنه كمل منها جزءا مخروما، فكمله ابن البواب وذهبه وعتقه، وأحضره إليه في جملة الأجزاء. فلم يعرفه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -967,819 +967,819 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولبعضهم يهجو ابن البواب:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ذا رأيتم من النساخ متخذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سبال لص على عثنون محتال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا وأنت ابن بواب وذو عدم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكيف لو كنت رب الدار والمال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان ابن البواب يقول شعرا لينا منه- ونقلته من خط الجويني أيضا قال ونقلت من خطه أيضا في ضمن رسالة-:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو آني أهديت ما هو فرض</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">للرئيس الأجل من أمثالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لنظمت النجوم عقدا إذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رصع غيري جواهرا بلآلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم أهديتها إليه وأقرر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ت بعجزي في القول والأفعال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غير أني رأيت قدرك يعلو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن نظير ومشبه ومثال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتفاءلت في الهدية بالاق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لام علما مني بصدق الفال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاعتقدها مفاتح الشرق والغر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ب سريعا والسهل والأجبال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهي تستن إن جرين على القر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طاس بين الأرزاق والآجال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاختبرها موقعا برسوم ال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بر والمكرمات والإفضال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واحظ بالمهرجان وابل جديد ال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دهر في نعمة بغير زوال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وابق للمجد صاعد الجد عزا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والرئيس الأجل نجم المعالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في سرور وغبطة تدع الح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اسد منها مقطع الأوصال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عضدتها السعود واستوطن الإقب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ال فيها وسالمتها الليالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيها الماجد الكريم الذي يب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دأ بالعارفات قبل السؤال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن آلاءك الجزيلة عندي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شرعت لي طريقة في المقال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">امنتني لديك من هجنة الر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">د وفرط الإضجار والإملال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحقوق العبيد فرض على السا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دة في كل موسم للمعالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحياة الثناء تبقى على الده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ر إذا ما انقضت حياة المال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان تحت هذا الشعر بخط الجويني ما صورته: هذا شعر ابن البواب وهو عورة سترها ذلك الخط، ولولا أن الإجماع واقع في أن الرجل يفتن بشعره وولده لكان صاحب تلك الفضيلة يرتفع عن هذه النقيصة. وكتب تلميذه حسن بن علي الجويني.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولقد عجبت ممن يزري على ذلك الشعر، وهو القائل ونقلته من خطه فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">كتبت إلى المولى القاضي الأجل شرف الدين السديد عبد الله بن علي أمتع الله الدنيا وأهلها ببقائه، وقد أبللت من مرضة صعبة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عبد الاله السديد حقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بغير زور وغير مين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا شرف الدين يا فريدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شرف بالفضل دولتين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا تاج فخري وكنز فقري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويا معيني ونور عيني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد كدت أقضي نحبي وأمضي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكدت تبقى بلا جويني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتب حسن بن علي الجويني في ذي القعدة سنة ست وستين وخمسمائة بالديار المصرية عمرها الله تعالى بدوام العز.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال المعري وضرب علي بن هلال مثلا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طربن لضوء البارق المتعالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ببغداد وهنا ما لهن وما لي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا برق ليس الكرخ داري وإنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رمى بي إليه الدهر منذ ليالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهل فيك من ماء المعرة نغبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تغيث بها ظمآن ليس بسالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولاح هلال مثل نون أجادها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بماء النضار الكاتب ابن هلال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">منها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا لاح إيماض سترت وجوهها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأني عمرو والمطي سعالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">هذا بيت مشكل التفسير بعيد المرمى وذاك أن عمرو بن تميم بن مر بن أد بن طابخة ولد العنبر والهجيم ومازن، تقول العرب إن هؤلاء الاخوة الثلاثة أمهم السعلاة وهي الغولة، وأن عمرو بن تميم تزوجها فولدت له هؤلاء الثلاثة، ويقولون إن السعلاة إذا رأت البرق طلبته، وكان عمرو يحفظها من البرق إذا لاح فيغطي وجهها، فغفل عنها مرة فلاح البرق فطلبته وقالت: يا عمرو أوصيك بولدك خيرا، ومضت ولم تعد إليه، فهذا معنى بيت المعري.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد ضربه بعض المتأخرين أيضا مثلا فقال يمدح رجلا يعرف بابن بدر بجودة الخط فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ابن بدر علوت في الخط قدرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حين ما قايسوك بابن هلال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذاك يحكي أباه في النقص لما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جئت تحكي أباك عند الكمال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قرأت بخط سلامة بن غياض: رأيت بالري بخط علي بن هلال «كتاب من نسب من الشعراء إلى أمه» لأبي عبد الله ابن الأعرابي وهم خمسون شاعرا وعلى ظهره «كتبه علي بن هلال في شهر ربيع الأول سنة تسعين وثلاثمائة» وبعد البسملة «يرويه ابن عرفة عن ثعلب عن ابن الأعرابي» وفي آخره بخطه «نقلته من نسخة وجدت عليها بخط شيخنا أبي الفتح عثمان بن جني النحوي أيده الله: بلغ عثمان بن جني نسخا من أوله وعرضا» .</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان لابن البواب يد باسطة في الكتابة، أعني الانشاء، وفصاحة وبراعة، ومن ذلك رسالة أنشأها في الكتابة، وكتبها إلى بعض الرؤساء، ونقلتها من خط الحسن بن علي الجويني الكاتب أولها: قد افتتحت خدمة سيدنا الأستاذ الجليل، أطال الله بقاءه وأدام تمكينه وقدرته وتمهيده، وكبت عدوه، المثال المقترن بهذه الرقعة افتتاحا يصحبه العذر إلى جليل حضرته من ظهور التقصير فيه والخلل البادي لمتأمليه، وقد كان من حقوق مجلسه الشريف أن يخدم بالغايات المرضية من كل صناعة تأديا لسؤدده وعلائه، وتصديا للفوز بجميل رائه، ولم يعدني عن هذه القضية جهل بها وقصور عن علمها، لكني هاجر لهذه الصناعة منذ زمن طويل هجرة قد أورثت يدي حبسة ووقفة حائلتين بينها وبين التصرف والافتنان، والوفاء بشرط الاجادة والاحسان، ولا خفاء عليه- أدام الله تأييده- بفضل الحاجة ممن تعاطى هذه الصناعة إلى فرط التوفر عليها، والانصراف بجملة العناية إليها، والكلف الشديد بها، والولوع الدائم بمزاولتها، فإنها شديدة النفار بطيئة الاستقرار، مطمعة الخداع وشيكة النزاع، عزيزة الوفاء، سريعة الغدر والجفاء، نوار قيدها الإعمال، شموس مهرها الوصال، لا تسمح ببعضها إلا لمن آثرها بجملته وأقبل عليها بكليته، ووقف على تألفها سائر زمنه، واعتاضها عن خله وسكنه، لا يؤيسه حيادها ولا يغره انقيادها، يقارعها بالشهوة والنشاط ويوادعها عند الكلال والملال، حتى يبلغ منها الغاية القصية ويدرك المنزلة العلية، وتنقاد الأنامل لتفتيح أزهارها وجلاء أنوارها، وتظهر الحروف موصولة</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1807,171 +1807,171 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال المؤلف: وأما الشعر الذي رثاه به المرتضى فهو:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رديت يا ابن هلال والردى عرض</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يحم منه على سخط له البشر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ضر فقدك والأيام شاهدة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأن فضلك فيه الأنجم الزهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أغنيت في الأرض والأقوام كلهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من المحاسن ما لم يغنه المطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فللقلوب التي أبهجتها حزن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وللعيون التي أقررتها سهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما لعيش إذا ودعته أرج</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا لليل إذا فارقته سحر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما لنا بعد أن أضحت مطالعنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مسلوبة منك أوضاح ولا غرر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 معجم الأدباء / إرشاد الأريب إلى معرفة الأديب،(دار الغرب الإسلامي - بيروت،1993،ط 0،ج 5،ص 1996)</w:t>
       </w:r>
@@ -2089,283 +2089,283 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الخطيب: ابن البواب صاحب الخط لا أعلمه روى شيئا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبو غالب بن الخالة: أخبرنا محمد بن علي بن نصر الكاتب، حدثني أبو الحسن علي بن هلال ابن البواب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فذكر حكاية مضمونها: أنه ظفر بربعة ثلاثين جزءا في خزانة بهاء الدولة بخط أبي علي بن مقلة، تنقص جزءا، وأنه كتبه وعتقه، وقلع جلدا من الأجزاء، فجلده به. واستجد جلدا للجزء الذي قلع عنه، فاختفى الجزء الذي كتبه على حذاق الكتاب.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال محمد بن عبد الملك الهمذاني: توفي ابن البواب صاحب الخط الحسن في جمادى الأولى سنة ثلاث عشرة وأربع مائة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أبو الفضل بن خيرون في وفاته كذلك وقال: كان من أهل السنة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: عبث به شاعر، فقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا وأنت ابن بواب وذو عدم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فكيف لو كنت رب الدار والمال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولأبي العلاء المعري: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولاح هلال مثل نون أجادها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> بماء النضار الكاتب ابن هلال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد رثاه الشريف المرتضى بقوله: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رديت يا ابن هلال والردى عرض</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> لم يحم منه على سخط له البشر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ضر فقدك والأيام شاهدة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> بأن فضلك فيها الأنجم الزهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أغنيت في الأرض والأقوام كلهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> من المحاسن ما لم يغنه المطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فللقلوب التي أبهجتها حزن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وللعيون التي أقررتها سهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما لعيش وقد ودعته أرج</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولا لليل وقد فارقته سحر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما لنا بعد أن أضحت مطالعنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> مسلوبة منك أوضاع ولا غرر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ابن خلكان: روى الكلبي والهيثم بن عدي أن الناقل للكتابة العربية من الحيرة إلى الحجاز هو حرب بن أمية. فقيل لأبي سفيان: ممن أخذ أبوك الكتابة؟ قال: من ابن سدرة، وأخبره أنه أخذها من واضعها مرامر بن مرة، قال: وكانت لحمير كتابة تسمى المسند، حروفها منفصلة، غير متصلة، وكانوا يمنعون العامة من تعلمها، فلما جاء الإسلام، لم يكن بجميع اليمن من يقرأ ويكتب.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: هذا فيه نظر، فقد كان بها خلق من أحبار اليهود يكتبون بالعبراني.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -2457,50 +2457,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>