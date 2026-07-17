--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -454,75 +454,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن تصانيفه: كتاب الممتع، وكتاب المفتاح، وكتاب الهلال، وكتاب الأزهار، وكتاب إنارة الدياجي، وكتاب مختصر الغرة، وكتاب مختصر المحتسب، وكتاب مفاخرة السالف والعذار، وكتاب المقرب في النحو يقال: إن حدوده مأخوذة من الجزولية، وزاد فيها ما أورد على الجزولية، وهو نسختان، وكتاب البديع شرح الجزولية، وشرح المتنبي. وسرقات الشعراء، وشرح الأشعار الستة، وشرح المقرب، وشرح الحماسة، وهذه الشروح لم يكملها، وله غير ذلك. ومن شعره:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما تدنست بالتفريط في كبري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصرت مغرى بشرب الراح واللعس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رأيت أن خضاب الشيب أستر لي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن البياض قليل الحمل للدنس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 22،ص 0)</w:t>
       </w:r>
@@ -583,50 +583,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>