--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -318,1763 +318,1763 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفي ترجمة بهاء الدين زهير شيء من ذكره. حكى أنه كان يوما في جماعة من شعراء عصره المصريين، وفيهم أبو الحسين الجزار، فمروا في طريقهم بمليح نائم تحت شجرة، وقد هب الهواء، فكشف ثيابه عنه، فقالوا: قفوا بنا، لينظم كل منا في هذا شيئا. فابتدر الأديب نور الدين، وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الريح أقود ما يكون لأنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تبدي خفايا الردف والأعكان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتميل الأغصان عند هبوبها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى تقبل أوجه الغدران</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلذلك العشاق يتخذونها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رسلا إلى الأحباب والأوطان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال أبو الحسين: ما بقي أحد منا يأتي بمثل ذلك.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخبرني الحافظ فتح الدين محمد بن سيد الناس من لفظه، قال: دخل علي والدي يوما، وأنا أكتب في شيء من كلام ابن سعيد، فقال لي: أيش هذا الذي تنظر فيه؟ فقلت: شيء من كلام ابن سعيد، فقال: دعه، فإنه لا بالأديب الرائق، ولا المؤرخ الواثق. انتهى. ولعمري ما أنصفه الشيخ أبو عمرو، فإن ابن سعيد من أئمة الأدب المؤرخين المصنفين. ومن شعره:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنما النهر صفحة كتبت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسطرها والنسيم منشئها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما أبانت عن حسن منظره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مالت عليها الغصون تقرؤها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتى عاطل الجيد يوم النوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد حان موعدنا للفراق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلدته بلآلي الدموع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ووشحته بنطاق العناق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لله من أقطار جلق روضة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">راقت لنا حين السحاب تراق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتلونت أزهارها فكأنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نزلت بها الأحباب والعشاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه في فرس أبلق:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأدهم آخر مبيض صدر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مطار بين أجنحة الرياح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما هامت به الأحداق حتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تضمن شكله حدق الملاح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا من علمت بشوقه ذكر الحمى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتساق روحي والركاب تساق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخلصت في حبي وكم من عاشق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيما ادعاه من الغرام نفاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يدعو الحمام وترقص الأغصان من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طرب بهم وتصفق الأوراق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحدي جمعت من الهوى مثل الذي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جمعوا كذاك تقسم الأرزاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أشكوكم وإلى من أشتكي ألمي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والكل رهن صبابات وأفكار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ألتقي غير مشغوف بحبكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما تجاوب أطيار بأطيار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأرتجي جود ذي بخل بمنطقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد رأى في الهوى ذلي وإعساري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما عذب الله إلا من يعذبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالماء في السيف أو كالنور في النار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في جلق نزلوا حيث النعيم غدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مطولا وهو في الآفاق مختصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكل واد به موسى يفجره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكل روض على حافاته الخضر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا غصن روض سقته أدمعي مطرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس لي منه لا ظل ولا ثمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طال انتظاري لوعد لا وفاء له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن صبرت فقد لا يصبر العمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه في جزيرة مصر:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تأمل لحسن الصالحية إذ بدت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأبراجها مثل النجوم تلالا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ووافى إليها النيل من بعد غاية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما زار مشغوف يروم وصالا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعانقها من فرط شوق محبها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمد يمينا نحوها وشمالا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فديتك لا تظن بأن قلبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يحول وقد كسا البدر الظلام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على مقدار ما ينمو حبيبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وينمو عمره ينمو الغرام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عذارك مطربي ويزيد شدوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على الأغصان في الورق الحمام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا واطئ النرجس ما تستحي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أن تطأ الأعين بالأرجل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قابل جفونا بجفون ولا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تبتذل الأرفع بالأسفل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أدر كؤوسك إن الأفق في عرس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحسبنا أنت ترعى حسنك المقل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">البرق كف خضيب والحيا درر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والأفق يجلى وطرف الصبح مكتحل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنظر إلى الغيم كيف يبدو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد أتى مسبل الإزار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والبرق في جانبيه يذكي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنفاسه وهو كالشرار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما طاب هذا النسيم إلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والجو في عنبر ونار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعسجدي اللون أعددته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لساعة تظلم أنوارها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنه في رهج شمعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مصفرة غرته نارها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جد لي بما ألقى الخيال من الكرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا بد للطيف الملم من القرى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واخجلتي منه ومنك متى أنم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عيرتني ومتى سهرت تنكرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسفي على يوم يمر وليلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا أنت تلقاني ولا طيف الكرى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من يروم قرى قد أضرمت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نار الخدود أنخ على وادي القرى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن للجبهة في قلبي هوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يكن عندي للوجه الجميل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يرقص الماء بها من طرب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويميل الغصن للظل الظليل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتود الشمس لو باتت بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلذا تصفر أوقات الرحيل </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد أغتدي والليل قد سل صحبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بليل بجلباب الصباح تلثما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأحسبه خال الثريا لجامه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصير هاديه إلى الأفق سلما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تصغين إلى عاذل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما آفة الحب إلا العذل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجاز بما شئت غير الجفا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعذب بما شئت إلا الملل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا الغصون بدت خفاقة العذب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاسجد هديت إلى الكاسات واقترب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطارح الورق في أدواحها طربا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومل إذا مالت الأغصان من طرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وانهض إلى أم أنس بنت دسكرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجلى عليك بإكليل من الذهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وانظر إلى زينة الدنيا وزخرفها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في روضة رقمتها أنمل السحب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وللأزاهر أحداق محدقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد كحلتها يمين الشمس بالذهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا أنس ليلة وافينا لموعدنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والكاس دائرة والغصن معتنقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت إذ بت أسقي الشمس في قدحي:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ذا الذي صاغها قرطا على الأفق؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تقاسمه الوراد من كل وجهة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا أثر يبدو به للتبسم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلولاه ما جاد الغمام بعبرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا الروض أضحى مظهرا للتبسم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتب إليه السراج الوراق، ومن خطه نقلت:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ابن سعيد ساد أهل زمانه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقل لهم: ما ساد هذا الفتى سدى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرى الشهب من شرق لغرب مسيرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لتحظى بأن تهوي لذا النور سجدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتب ابن سعيد إلى السراج الوراق:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتى بارتسامي في المحبة مسطور</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلله منظوم هناك ومنثور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أهيم بمعناكم ومعنى جمالكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأي سراج لا يهيم به النور؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأجاب السراج، ومن خطه نقلت:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كتابك نور الدين نور مفتح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أريج الشذا من صوب عقلك ممطور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تأرج لي لما تبلج حبذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سطور بها قد أشرق النور والنور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 22،ص 0)</w:t>
       </w:r>
@@ -2135,50 +2135,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>