--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -141,443 +141,443 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">يقال إنه أكل عنبا، وأكثر منه، فمات فجاءة. واغتم المأمون كثيرا، ودفنه عند قبر أبيه، وقيل إنه شق له قبر الرشيد أبيه ودفنه فيه؛ وقيل إنه سم. ومات في شهر صفر، ودفن بطوس، وقصده مقصود بالزيارة. وفيه يقول أبو نواس: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قيل لي: أنت أحسن الناس طرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في فنون من المقال النبيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لك جند من القريض مديح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يثمر الدر في يدي مجتنيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعلام تركت مدح ابن موسى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والخصال التي تجمعن فيه؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت: لا أستطيع مدح إمام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كان جبريل خادما لأبيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفيه يقول أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مطهرون نقيات جيوبهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجري الصلاة عليهم أينما ذكروا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من لم يكن علويا حين تنسبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما له في قديم الدهر مفتخر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الله لما برا خلقا فأتقنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صفاكم واصطفاكم أيها البشر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأنتم الملأ الأعلى وعندكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علم الكتاب وما جاءت به السور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال له المأمون يوما: ما يقول بنو أبيك في جدنا العباس؟ فقال: ما يقولون في رجل فرض الله طاعة بنيه على خلقه، وفرض طاعته على بنيه؛ فأمر له بألف درهم.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان أخوه زيد بن موسى بالبصرة قد خرج على المأمون، وفتك بأهلها، فأرسل المأمون إليه أخاه عليا، يرده عن ذلك، فحجه وقال له: ويلك يا زيد، ما فعلت بالمسلمين بالبصرة، وتزعم أنك ابن فاطمة بنت رسول الله، صلى الله عليه وسلم! والله، لأشد الناس عليك رسول الله، صلى الله عليه وسلم. يا زيد ينبغي لمن أخذ برسول الله أن يعطي به. فبلغ كلامه المأمون، فبكى وقال: هكذا ينبغي أن يكون أهل بيت رسول الله، صلى الله عليه وسلم.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وروى لعلي الرضا ابن ماجة. قال محب الدين بن النجار: أنبأنا عبد الوهاب بن علي الأمين، قال: كتب إلي أبو الغنائم هبة الله بن حمزة العلوي، قال: أنا أبو عبد الرحمن الشاذياخي قراءة عليه: أنا أبو عبد الله محمد بن عبد الله الحاكم النيسابوري، قال: أنا أبو علي الحسين بن محمد بن سورة الصغاني بمرو: حدثنا أحمد بن محمد بن عمرو الفقيه: ثنا خالد بن أحمد بن خالد الذهلي: ثنا أبي، قال: صليت خلف علي بن موسى الرضا بنيسابور، فجهر ببسم الله الرحمن الرحيم في كل سورة. ويذكر أن رسول الله، صلى الله عليه وسلم، كان يجهر ببسم الله الرحمن الرحيم. وأنشد النوفلي لعلي بن موسى:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رأيت الشيب مكروها وفيه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقار لا تليق به الذنوب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ركب الذنوب أخو مشيب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما أحد يقول: متى يتوب؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وداء الغانيات بياض رأسي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن مد البقاء له يشيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سأصحبه بتقوى الله حتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يفرق بيننا الأجل القريب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وآل أمره مع المأمون إلى أن سمه في رمانة، على ما قيل، مداراة لبني العباس؛ فلما أكلها، وأحس بالموت، وعلم من أين أتي، أنشد متمثلا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليت كفافا كان شرك كله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخيرك عني ما ارتوى الماء مرتوي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم أرسل إليه المأمون وقال: ما توصيني به؟ فقال للرسول: قل له يوصيك أن لا تعطي أحدا ما تندم عليه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان أسود اللون، لأن أمه كانت سوداء. فدخل يوما حماما، فبينما هو في مكان من الحمام، إذ دخل عليه جندي، فأزاله عن مركزه، وقال: صب على رأسي يا أسود! فصب على رأسه، فدخل من عرفه، فصاح بالجندي: هلكت وأهلكت، أتستخدم ابن بنت رسول الله، صلى الله عليه وسلم، وإمام المسلمين؟! فانثنى الجندي يقبل رجليه، ويقول: هلا عصيتني إذ أمرتك! فقال: إنها مثوبة، وما أردت أن أعصيك في ما أثاب عليه. ثم قال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليس لي ذنب ولا ذنب لمن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال لي: يا عبد أو يا أسود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنما الذنب لمن ألبسني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ظلمة وهو سنى لا يحمد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 22،ص 0)</w:t>
       </w:r>
@@ -671,155 +671,155 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الصولي: حدثنا أحمد بن يحيى أن الشعبي قال: أفخر بيت قيل قول الأنصار يوم بدر:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وببئر بدر إذ يرد وجوههم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> جبريل تحت لوائنا ومحمد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم قال الصولي: أفخر منه قول الحسن بن هانئ في علي بن موسى الرضى:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قيل لي: أنت واحد الناس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> في كل كلام من المقال بديه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لك في جوهر الكلام بديع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> يثمر الدر في يدي مجتنيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعلام تركت مدح ابن موسى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> بالخصال التي تجمعن فيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت: لا أهتدي لمدح إمام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> كان جبريل خادما لأبيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: لا يسوغ إطلاق هذا الأخير إلا بتوقيف بل كان جبريل معلم نبينا -صلى الله عليه وسلم- وعليه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أحمد بن خالد الذهلي الأمير: صليت خلف علي الرضى بنيسابور، فجهر ببسم الله الرحمن الرحيم في كل سورة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1315,51 +1315,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أنشد المزي ومن خط المهندس وقراءته عليه وضبطه له ومقابلته معه بذلك:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ستة أبائهم ما هم؟! خير</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من يشرب صوب الغمامى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وهو غير جيد، والصواب:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ستة آبائهم ماهم؟! هم خير من يشرب صوب الغمام</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1564,50 +1564,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>