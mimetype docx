--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -125,99 +125,99 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">استوزر نجيب الدولة علي بن أحمد الجرجرائي، كما استوزره، فيما بعد، ابنه المستنصر إلى أن مات سنة ست وثلاثين وأربع مائة. وكان الوزير المذكور أقطع اليدين، قطعهما الحاكم، لكونه خان في سنة أربع مائة وأربع. وكان يكتب العلامة عنه أبو عبد الله القضاعي، صاحب كتاب الشهاب، القاضي، وهي: الحمد لله، شكرا لنعمته. واستعمل الوزير المذكور العفاف والأمانة الزائدة والاحتراز والتحفظ، وفي ذلك يقول جاسوس الفلك:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا أحمقا اسمع وقل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودع الرقاعة والتحامق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أأقمت نفسك في الثقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ت وهبك فيما قلت صادق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمن الأمانة والتقى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قطعت يداك من المرافق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكانت ولادة الظاهر سنة خمس وتسعين وثلاث مائة بالقاهرة، وتوفي سنة سبع وعشرين وأربع مائة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -285,50 +285,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>