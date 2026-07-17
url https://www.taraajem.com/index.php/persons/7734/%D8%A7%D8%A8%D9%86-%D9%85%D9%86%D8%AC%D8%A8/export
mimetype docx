--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -174,187 +174,187 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ابن الصيرفي الكاتب علي بن منجب بن سليمان، أبو القاسم بن الصيرفي. كان أحد كتاب المصريين وبلغائهم. كان أبوه صيرفيا، واشتهى هو الكتابة، فمهر فيها، وكتب خطا مليحا، واشتهر ذكره، وخطه معروف. توفي بعد الخمسين وخمس مائة أيام الصالح بن رزيك. واشتغل بكتابة الجيش والخراج مدة، ثم إن الأفضل بن أمير الجيوش استخدمه في ديوان المكاتبات، ورفع من قدره وشهره، وأراد عزل الشيخ ابن أسامة، وإفراد ابن الصيرفي بالمنصب، فمات الأفضل قبل ذلك. ولابن الصيرفي من التصانيف: كتاب الإشارة في من نال رتب الوزارة، كتاب عمدة المحادثة، كتاب عقائل الفضائل، كتاب استنزال الرحمة، كتاب منائح القرائح، كتاب رد المظالم، كتاب لمح الملح، كتاب في الشكر. واختار ديوان مهيار اختيارا جيدا، واختار شعر أبي العلاء المعري، وديوان ابن السراج، وغير ذلك. ورسائله في أربع مجلدات. ومن شعره:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذي مناقب قد أغناه أيسرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن الذي شرعت آباؤه الأول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد جاوزت مطلع الجوزاء وارتفعت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بحيث ينحط عنها الحوت والحمل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا يبلغ الغاية القصوى بهمته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا أخو الحرب والجرد السلاهيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يطوي حشاه إذا ما الليل عانقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على وشيج من الخطي مخضوب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما غدوت مليك الأرض أفضل من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جلت مفاخره عن كل إطراء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تغايرت أدوات النطق فيك على</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما يصنع الناس من نظم وإنشاء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وهذان البيتان لابن الصيرفي غير قافيتهما إلى ثمانية وعشرين قافية على عدد حروف المعجم. ونقلت أنا من خطه ما صورته: تضمن كتاب الوزراء لابن عبدوس أن فتى حديث السن قدم على عمرو بن مسعدة متوسلا إليه بالبلاغة، فامتحنه بأن رمى إليه كتاب صاحب البريد في بعض النواحي، يخبر فيه أن بقرة ولدت غلاما. وقال له: اكتب في هذا المعنى، فكتب: الحمد لله خالق الأنام في بطون الأنعام؛ فلما رأى ذلك عمرو غار على صناعته ومحله، فجذبه من يده، وأحسن إليه، ورده إلى بلده.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وما علمت أحدا كمل الباب وتممه؛ فعمدت إلى هذا الابتداء، فأنشأت عليه ما يقرأ على الناس، وهو:</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -559,187 +559,187 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما غدوت مليك الأرض أفضل من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جلت مفاخره عن كل إطراء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تغايرت أدوات النطق فيك على</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما يصنع الناس من نظم وإنشاء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا يبلغ الغاية القصوى بهمته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا أخو الحرب والجرد السلاهيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يطوي حشاه إذا ما الليل عانقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على وشيج من الخطي مخضوب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذي مناقب قد أغناه أيسرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن الذي شرعت آباؤه الأول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد جاوزت مطلع الجوزاء وارتفعت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بحيث ينحط عنها الحوت والحمل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولابن الصيرفي رسائل أنشأها عن ملوك مصر تزيد على أربع مجلدات.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -807,50 +807,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>