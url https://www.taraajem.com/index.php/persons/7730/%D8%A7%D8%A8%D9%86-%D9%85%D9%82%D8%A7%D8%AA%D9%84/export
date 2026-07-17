--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -117,1106 +117,1106 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الحموي التاجر علي بن مقاتل؛ هو علاء الدين التاجر الحموي، صاحب الأزجال المشهورة. له المعاني الجيدة، ولكنه عامي النظم قليلا. رأيته بحماة سنة تسع وثلاثين وسبع مائة، وبعد ذلك بدمشق، وسألته بحماة عن مولده، فقال في سنة أربع وستين وست مائة. وأنشدني كثيرا من شعره ومن أزجاله، ونقلت من خطه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومليح عمه الحسـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـن بخال مثل حظي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقع البحث عليه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بينه وبين لفظي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: هذا خال خدي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت: بل ابن أخت لحظي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا مرقصا يا مطربا غنى لنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنعم لإخوان الصفا بتلاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلقد رميت مقاتل الفرسان بيـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـن يديك عند مصارع العشاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه، والثاني تصحيف الأول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شفائي وجناتي حبيب بسربه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعوب بمرج تفرج الباس شيمته</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سقاني وحياني حييت بشربة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لغوت بمزح تفرح الناس سيمته</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خدود وأصداغ وقد ومقلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وثغر وأرياق ولحن ومعرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورود وسوسان وبان ونرجس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأس وجريال وجنك ومطرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فضوا كتابي واعذروا فأناملي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منها اليراع إذا ذكرتم يسقط</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والقلب يخفق لاضطراب مفاصلي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والخط يشكل والمدامع تنقط</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تنكروا حمرة خطي وقد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فارقت من أحباب قلبي جموع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإنني لما كتبت الذي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرسلته رملته بالدموع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الخراساني لما حوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حلاوة الإيمان من خوفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فضله الله على نده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أما ترى قلبين في جوفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسهرتني مليحة أسهرتني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طول ليل ظلامه الطرف يعشي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والثريا كأنها راحة تلـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـطم خد المريخ والجو مغشي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والسهى خيفة الفراق من السقـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـم مسجى على بنيات نعش</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رب كانون في الكوانين أمسى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبه حفلة من النيران</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كصديق له ثلاث وجوه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كل وجه منها بألف لسان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له دوبيت، كل كلمتين قلب نفسهما:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الخل خلا. من نم. عانق بقناع.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قانع بعناق. ألف لا. عاد وداع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما دام. معانق ناعم. عاش مشاع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألمى يملى. ما أم. عاطى وأطاع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له مواليا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على وفاكي وفاكي كم ذهب من عين</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي شفاكي شفاكي للذي بو عين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما أحلى وماكي وماكي نبع أعيذب عين</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد حماكي حماكي أن تراكي عين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلمت من لو بقلبي ألف تكليمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بسيف لحظو الذي ما فيه تثليمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقلت بعد الوفا تبخل بتسليمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرخصت دمعي وما تغلى بتعليمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال الذي من يراه الطرف: ما يسني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا الذي إن نظرت البدر ما يسني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والغصن يا خجلتو إن قام ما يسني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعاشقي إن هجرتو شهر ما يسني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني من لفظه لنفسه زجلا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جآ الرسول من حبي أهلا=بمجيتو وألف سهلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت قل لي نعم أو لا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#قال وكم من نعم أولى</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جآ البشير من عند حبي=لي بشير بقرب قربي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سرني وسر قلبي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#وملا سمعي وأملى</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جاني في عقيب رسولي=من هو مأمولي وسولي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقال اقطعتك وصولي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#فاختلى بي وتملى</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذا الغزال الإنسي الأغيد=كم رعى قلوب وأزيد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الجوارح ما يرى أصيد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#من شرك أجفانو أصلى</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لحظو سيف في الجفن يجرح=حليتو الصدغ المسرح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما رأت عينيه أملح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#من ذاك السيف المحلى</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حبي شطرنجي يفتن=بالنفوس يلعب ويفتن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بيذق أوصافو المفرزن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#قط بيت منو ما يخلى</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يوم لعب معي في الأبيات=صار يموه لي بشامات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويغالطني بنقلات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#وإن دخل للبيت ما يملى </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت لو العب نقلة نقلة=على ايش ماشيت بجملة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال على دينار وقبلة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#قلت لو من فمك أحلى</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت لو هب لي يا ذا الألمى=عنقه في الجيد المسمى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال بروحك قلت مهما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#سمتني في الجيد ما يغلى</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كل ما تسمع من أقوال=لا أنا قلت ولا هو قال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنما معنى في الأزجال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#مثل هذا ما يخلى</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1316,3987 +1316,3987 @@
         <w:t xml:space="preserve">أنشدني كثيرا من أزجاله وأشعاره، ونقلت من خطه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#ومليح عمه الحسن بخال مثل حظي </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقع البحث عليه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بينه وبين لفظي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال هذا خال خدي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت بل ابن أخت لحظي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الخراساني لما حوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حلاوة الإيمان من خوفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فضله الله على غيره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أما ترى قلبين في جوفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كانون في الكوانين أمسى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبه حفلة من النيران </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كصديق له ثلاث وجوه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كل وجه منها بألف لسان </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا مرقصا يا مطربا غنى لنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنعم لإخوان الصفا بتلاقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#فلقد رميت مقاتل الفرسان بين يديك عند مصارع العشاقونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خدود وأصداغ وقد ومقلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وةثغر وأرياق ولحن ومعرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورود وسوسان وبان ونرجس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأس وجريال وجنك ومطرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له الأول تصحيف الثاني:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شفائي وجناتي حبيب بسربه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعوب بمرج تفرج البأس شيمته </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سقاني وحياني حييت بشربة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لغوت بمزح تفرح الناس سيمته </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسهرتني مليحة أسهرتني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طول ليلي ظلامه الطرف يعشي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#والسهى خيفة الغراق من السقم مسجى على بنيات نعشي #والثريا كأنها راحة تلطم خد المريخ والجو مغشيونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فضوا كتابي واعذروا فأناملي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منها اليراع إذا ذكرتم يسقط</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والقلب يخفق لا ضطراب مفاصلي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والخط يشكل والمدامع تنقط</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: أحسن منه وأجزل وأمتن قول ابن الساعاتي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بتنا وعمر الليل في غلوائه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وله بنور البدر فرع أشمط</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والطل في سلك الغصون كلؤلؤ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نطم يصافحه النسيم فيسقط</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والطير يقرأ والغدير صحيفة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والريح تكتب والغمام ينقط</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تنكروا حمرة خطي وقد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فارقت من أحباب قلبي جموع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإنني لما كتبت الذي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرسلته رملته بالدموع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه دوبيت في كل كلمتين قلب نفسها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الخل خلا من نم=عانق بقناع=قانع بعناق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألف لا عاد وداع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما دام معانق ناعم=عاش شاع=ألمى يملا ما أم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عاطى وأطاع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له مواليا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على وفاكي وفاكي كم ذهب من عين</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي شفاكي شفاكي للذي بوعين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما أحلى وماكي وماكي نبع أعذب عين</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد حماكي حماكي أن تراكي عين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له مواليا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال الذي من يراه الطرف ما يسني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا الذي إن نظرت بالبدر ما يسني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والغصن يا خجلتو إن قام ما يسني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعاشقي إن هجوتو شهر مايسني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلمت من لو بقلبي ألف تكليمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بسيف لحظو الذي ما فيه تثليمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقلت بعد الوفا تبخل بتسليمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرخصت دمعي وما تغلى بتعليمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان قد أنشدني لنفسه بحماه زجلا وهو:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلبي يحب تياه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليس يعشق إلا إياه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاز من وقف وحياه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يرصد على محياه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدر السما ويطبع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من راد وصالو يعطب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صغير بحير في أمرو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غزال قمر بشحرو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليث الهوى ونمرو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاعجب لصغر عمرو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ريم ابن عشر وأربع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أردى الأسود وأرعب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نذكر نهار تبعتو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وروحي كنت بعتو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خيب ما كان طمعتو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقال كلام ما سمعتو </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ارجع ولي لا تتبع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نخشى عليك لا تتعب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم قدامو وخلفو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مشيت مطيع لخلفو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقصدي لثم كفو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال دع مناك وكفو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلثم كل إصبع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الثريا أصعب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما زلت لو نداري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى حصل في داري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ناديت ودمعي جاري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيش لو تكون يا جاري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تدعني من فيك أشبع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال أيش يكون لك أشعب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من في الجمال فريدو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">للصب من وريدو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يذبح وهو يريدو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكم ذا شيخ مريدو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلاه ودمعو يبلغ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهو بعقلو يلعب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من حاز في حسنو خدجو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لحظو لقتلي حدو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وورد خدو ندو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما في الرياض شي ندو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">روض بالحيا مبرقع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عليه سياج معقرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم خصم في المقاتل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صابو ابن مقاتل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكم ذا في المحافل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد أنشا غصن حافل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من كل بيت في مربع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ملحون بألف معرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأعجبني هذا الذي فيه من قلب البعض في أغصانه وبعد حين خطر لي نظم شيء في هذا فقلت أنا وجعلت جميع قوافيه مقلوب البعض:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلبي لو صلو ترقب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبالخضوع لو تقرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وربع صبري تعرقب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حين رأى عذار وتعقرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترجم جمالو وعبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزان لشكو وعرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في حسن حبي غرايب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">للعشق فيها رغايب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سرت إليها النجايب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الصبا والجنايب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رآه عاذلي فيه كبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقام لعذري وركب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جيدو على الظبي راجح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واللحظ من طرفو جارح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تراه إلى الصد جانح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعاشقو ليس هو ناجح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من صغر سنو تكبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعاشقو قد تكرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حكم الهوى منو قاسط</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحظي من وصلو ساقط</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مانا من الرحمة قانط</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والدمع من فوق خدي ناقط</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لمن طغى أو تجبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يندم وهذا تجرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غدا بوصلو مبخل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلاني كيف ريت مخبل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأسرع في قتلي ما أمهل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعم سقمي وما أهمل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والدمع في الخد بحر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والصدر للهم رحب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تراه يزيد في جمالو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مالو نظير في مجالو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رأى ابن يعقوب لجالو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كونو فريد في جلالو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في طلعة الشمس غبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي السيادات غرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفا وعودو تعود</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما يفي إن توعد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم راحة من كفو أوجد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لنو من الغيث أجود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبطل حسودو وأبطر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومدحو للسمع أطرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لفن الإنشا ضراعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو من زمان الرضاعه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي كلامه صناعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيها بديع ونصاعه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترسلو الحلو بور</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غيرو وعن مثلو ورب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم من طويل فصل لخص</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن عق لفظ خلص </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والخير كم فيه ترخص</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والحق قال ما تخرص</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والملك بو قد تدبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والدهر بوقد تدرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">راح للحجاز وترفق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالناس ومالو تفرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحوض سيلو مروق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأمسى وجفنو مورق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يتلو وصار أشعث أغبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعزمو أكبر وأرغب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شيخ الشيوخ لو مخايل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تقول رياض أو خمايل </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو جاد في قفر ما حل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كان تبصر السيل حامل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من أبصر وراح مبشر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بوجه أبيض مشرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما نظمت هذا الجزل كان في دمشق في أوائل سنة ست وخمسين وسبع مئة، وسمع بي، فجاء إلي وطلب الوقوف عليه، فأوقفته، فبهت له، وأنشدني له أشياء من هذا النوع، ولكنه لم يلتزم ذلك في جميع القوافي.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما وقف عليه الإمام مجير الدين محمد بن الحسن بن الشهرزوري كتب لهو إلي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دمعي بأسراري خبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وربع سلواني خرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في من لهجرو تبشر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وللأعادي تشرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خبر بأسرار دمعي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم يجبيني وما ادعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في حب أصلي وفرعي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعليه وما يهوى رفعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن مقلتي شخصو بذر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونطقو في مقتي ذرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من هو لي مني سالب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صدغيك عقربها لاسب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ولدي خالقك راقب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا وسادد وقارب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سيف هجرك القلب هبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعسكر الصبر هرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا أحلى الخلائق وأملح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شخصك ترى يوم ألمح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولي تجود وتسمح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأرضك أجفاني تمسح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هجرك بترني وتبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخدي بالذل ترب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا أحصف الناس وأفصح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن زلتي بالله أصفح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واغنم ثوابي واربح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعن هواك ليس أبرح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما دام خدك معبقر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشعر صدغك معقرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ازي رأى حبي أمرد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ارجع يرى طرفو أرمد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الآس ترى أو زمرذ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عذار هذا المزرد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طرز خدودو وحبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحير الناس وحرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أي من تصبح بخالو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يزول عنو خبالو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو رآه مشبه لخالو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سيدي خليل في خلالو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما غدا قدرو أكبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلوب حسادو أكرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبو الصفا خير منشي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إليه على رأسي نمشي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترسلو الحلو حوشي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من حشو ولفظ وحشي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيه كيف أقبل وأدبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من سائر الناس هو أدرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو عاين ابن المقفع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بيانو أضحى مفقع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي الكلام ما تشبع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكان بروح تبشع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لفظو في الآذان أغبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأقعد فصاحة وأغرب </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شعرو على الشعرى باسق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفحلو في النظم سابق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما يلحقو قط لاحق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد اعتلى فوق حالق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مية ألف نظام يقبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما يطيق منو يقرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو رأى ابن هلالو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خطر المعجز لهالو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">للبحتري أو لخالو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لوجا مكانو خلالو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لنو للأوزان أسبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي قوافيها أسرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بقى إلى ظلو يهرب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودام يرجا ويرهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن يجاريه يتعب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما ينالو ويعتب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن يعاديه يغبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن يواليه يرغب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عبدو المجيرحين تشرف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن كلامو ترشف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زبب وما بعد نصف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجاز حدود وصنف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دمعي بأسراري خبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وربع سلواني خرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني علاء الدين بن مقاتل لنفسه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من قطع أوصالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولي نار فراقو صالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يوسف بالجمال أوصى لك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأبوه بالحزن أوصي لي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما أصبرني عليك من عاشق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما أقساك عليه معشوق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حاجبك بقوسو راشق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقلبي بنبلو مرشوق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فسبحان تبارك ما شق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألف ذا القوام الممشوق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد أخلصت فيك أعمالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعلقت بك أمالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذل الجمال راس مالك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والصبر الجميل راس مالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من خلى دمعي جاري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأوقف حالي الله جارك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ارعى لي الوداد يا جاري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالذي من السوء جارك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقلبي بوصلك داري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو فرد يوم في دارك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تستفيد شيء من أشغالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا غريز عليه غالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال إياك يكون أشغالك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بحال تاجر البرغالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كان المعاشق جندك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأنا العاشقين من جندي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولي حاجة سهلة عندك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رقاد ليله تنتين عندي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفوق عنقي تجعل زندك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن تحت عنقك زندي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنشدك شيء من أغزالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في جدي وفي أهزالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال من حالك رقيق أغزالك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلتو جفنك الغزالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال فمن ذا حلا لفظك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت من ما أحلى لفظو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا ترى إيش حال حظك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت يا سعيد في حظو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيه شوي سواد من لحظك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من حد صارم لحظو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فولاد ومجوهر حالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولفظو مكرر حالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما دام سعد حالك حالك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن وصلي فحالي حالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ارحم يا من الله حبو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مجنون في سلاسل حبك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مسكين قد تفطر لبو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما ذاق خميرة لبك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودمعو عليك قد صبو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لهذا يسمى صبك </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو كنت بالنار سالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلبو ما هو عنك سالي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقل ليمن فيه سالك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما لو خرجه من سلسالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عندي لك فعال مخصومه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعندك فعالي خصه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وروحي معك مغصوصة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتجرعت فيك كم غصه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأخباري عليك مقصوصه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا بد لي من قصه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترفع للجناب العالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأشكو للقوي المتعالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عسى بصلاح أفعالك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يمتزج فساد أفعالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زرني يا مليح بحياتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال لا والله فوق وحياتك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت أنا أعشقك من ذاتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال واش كنت أنا من ذاتك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت ما تطيب أوقاتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بغير ساعة من أوقاتك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاجعل الوصال متوالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكن في علي موالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال ما أقدر أجي لك والك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت أيوه تجي بالوالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 أعيان العصر وأعوان النصر،(دار الفكر المعاصر، بيروت - لبنان / دار الفكر، دمشق - سوريا،1998،ط 1،ج 3،ص 555)</w:t>
       </w:r>
@@ -5391,131 +5391,131 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">علي بن مقاتل بن عبد الخالق الحموي علي بن مقاتل بن عبد الخالق الحموي التاجر الزجال ولد سنة 674 بحماة وتعانى الأدب فنظم الشعر قليلا وغلب عليه نظم الأزجال فاشتهر بها فمن نظمه في الشعر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كانون في الكوانين أمسى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبه خيلة من النيران</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كصديق له ثلاث وجوه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كل وجه منها بألف لسان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا مرقصا يا مطربا غنى لنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنعم لإخوان الصفا بتلاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلقد رميت مقاتل الفرسان بين</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يديك عند مصارع العشاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأما أزجاله فهي في ديوان مفرد في مجلدين وكان هذا الفن قد انتهى إليه في زمنه بلغني أن ابن نباتة والصفي الحلي اجتمعا عند المؤيد صاحب حماة فدخل عليه ابن مقاتل فأنشده زجلا قاله فيه التزم أمور كثيرة وهو في نهاية الانسجام جاء في آخره ملحون بألف معرب فالتفت ابن نباتة إلى الصفي فقال شيخ صفي الدين ملحون بألف معرب وكانت وفاته في أوائل سنة 761</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5583,50 +5583,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>