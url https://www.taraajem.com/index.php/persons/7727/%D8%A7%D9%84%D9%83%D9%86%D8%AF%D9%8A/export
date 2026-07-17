--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -133,963 +133,963 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">كان فاضلا أديبا شاعرا حاملا لواء البديع في التورية وغيرها وكان ابن نباته عيالا عليه وسارقا منه وعقد ابن حجة له في الخزانة فصلا لسرقاته منه وكان قد درس بالشام وشاركه الذهبي في السماع، وكتب بديوان الإنشاء. ومن شعره:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترى يا جيرة الرمل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يعود بقربكم شملي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهل تقتص أيدينا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الهجران للوصل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهل ينسخ لقياكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حديث الكتب والرسل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بروحي ليلة مرت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لنا معكم بذي الأثل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وساقينا وما يملي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشادينا وما يملي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وظبي من بني الأتراك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حلو التيه والدل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">له قد كغصن البان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ميال إلى العدل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطرف ضيق ويلاه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من طعناته النجل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقول لعاذلي فيه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رويدك يا أبا جهل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلبي من بني تيم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعقلي من بني ذهل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سمعت بان الكحل للعين قوة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكحلت في عاشور مقلة ناظري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لتقوى على سح الدموع على الذي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أذاقوه دون الماء نار البواتر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا مالكا صدق مواعيده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلى لنا في جوده مطمعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم نعد في السبت فما بالنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم تأتنا حيتاننا شرعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال على لسان صديق يهوى مليحا في أذنه لؤلؤة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد قلت لما مر بي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مقرطق يحكي القمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا أبو لؤلؤة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منه خذوا ثار عمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفي الدرر الكامنة: هو منسوب إلى ابن وداعة عز الدين عبد العزيز ابن منصور بن وداعة الحلبي كان الناصر بن العزيز ولاه شد الدواوين بدمشق ثم ولاه الظاهر بيبرس وزارة الشام فكان علاء الدين الوداعي كاتبه فاشتهر بالنسبة إليه لطول ملازمته له. تلا السبع على علم الدين اللورقي وابن أبي الفتح وطلب الحديث فسمع من ابن أبي طالب ابن السروي ومن عبد الله بن الخشوعي وعبد العزيز الكفرطابي والصدر البكري وعثمان بن خطيب القرافة وإبراهيم بن خليل قرأ عليه بنفسه المعجم الصغير للطبراني وابن عبد الدائم ومن بعدهم، قال البرزالي جمعت شيوخه بالسماع من سنة أربعين فما بعدها فبلغوا نحو المائتين واشتغل في الآداب فمهر في العربية وقال الشعر فأجاد وكتب الدرج بالحصون مدة ثم دخل ديوان الإنشاء في آخر عمره بعد سعي شديد وكان لسانه هجاء فكان الناس ينفرون عنه لذلك وكان شديدا في مذهب التشيع من غير سب ولا رفض وزعموا أنه كان يخل بالصلاة وولي الشهادة بديوان الجامع ومشيخة الحديث النفيسية وجمع تذكرة في عدة مجلدات تقرب من الخمسين وقفها بالسميساطية وهي كثيرة الفوائد. قال الذهبي لم يكن عليه ضوء في دينه وكان يخل بالصلاة ويرمى بعظائم وكانت الحماسة من محفوظاته حملني الشره على السماع من مثله، قال ابن رافع سمع منه الحافظ المزي وغيره وكان قد سمع الكثير وقرأ بنفسه وحصل الأصول ومهر في الأدب وكتب الخط المنسوب، سالت الكمال الزملكاني عنه فقال اشتغل في شبيبته كثيرا بأنواع من العلوم وقرأ بالسبع وقرأ الحديث وسمعه وحصل طرفا من اللغة وكان له شعر في غاية الجودة فيه المعاني المستكثرة الحسان التي لم يسبق إلى مثلها وكان يكتب للوزير ابن وداعة ويلازمه ثم نقصت حاله بعده ولم يحصل له إنصاف من جهة الوصلة ولم يزل يباشر في الديوان السلطاني، وقال البرزالي باشر مشيخة دار الحديث النفيسية عشرين سنة إلى إن مات قال المؤلف نسبته إلى الإخلال بالصلاة ناشئ عن عدم صلاته أحيانا خلف من لا يعتقد عدالته فيظنون به ذلك، والذهبي لم ير عليه ضوءا في دينه لأنه شيعي وكذلك الخفاش لا يرى الضوء ورميه بعظائم ليس إلا للتشيع. وكانت له ذؤابة بيضاء إلى إن مات وفيها يقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا عائبا مني بقاء ذؤابتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مهلا فقد أفرطت في تعييبها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد واصلتني في زمان شبيبتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعلام اقطعها أوان مشيبها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن لطائفه قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويوم لنا بالنير بين رقيقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حواشيه خال من رقيب يشينه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقفنا فسلمنا على الدوح غدوة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فردت علينا بالرؤوس غصونه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تسألوني عن ليال سهرتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أراعي نجوم الأفق فيها إلى الفجر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حديثي عال في السماء لأنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخذت الأحاديث الطوال عن الزهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله وكتبهما عنه الرشيد الفارقي وكان يستجيرهما:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو كنت أنسى ذكره لنسيته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد نشأت بين المحصب والحمى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سحابة لوم أرعدت ثم أبرقت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بسمر وبيض أمطرت عنهما دما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتنت بمن محاسنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى عرب النقي تنمي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عذار من بني لام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطرف من بني سهم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعذالي بنو ذهل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحسادي بنو فهم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خليلي لا تسقني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سوى الصرف فهو الهني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودع كأسها أطلسا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تسقني مع دني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قسما بمرآك الجميل فإنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عربي حسن من بني زهران</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا حلت عنك ولو رأيتك من بني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لحيان لا بل من بني شيبان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخبرني أبو الحسن بن أبي المجد بقراءتي أنشدنا الوداعي لنفسه إجازة وهو آخر من حدث عنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال لي العاذل المفند فيها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حين وافت وسلمت مختاله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قم بنا ندعي النبوة في العشق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقد سلمت علينا الغزالة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا رأيت عارضا مسلسلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في وجنة كجنة يا عاذلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاعلم يقينا إنني من أمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تقاد للجنة بالسلاسل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونص على تشيعه في نسمة السحر وفوات الوفيات وتذكرة الحفاظ للذهبي، والصفدي في تاريخه. له التذكرة الكندية، قال ابن كثير الشامي في تاريخه أنه جمع كتابا في خمسين مجلدا فيه علوم جمة أكثرها أدبيات سماه التذكرة الكندية وقفها بالسميساطية ذكرها في كشف الظنون بثلاثة عناوين: تذكرة الوداعي والتذكرة العلائية والتذكرة الكندية.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1256,4291 +1256,4291 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">تلا بالسبع على علم الدين القاسم، وشمس الدين بن أبي الفتح، وطلب الحديث، ونسخ الأجزاء، وسمع من عبد الله الخشوعي، وعبد العزيز الكفرطابي، والصدر البكري، وعثمان بن خطيب القرافة، وإبراهيم بن خليل، والنقيب ابن أبي الجن، وابن عبد الدائم، ومن بعدهم. ونظر في العربية، وحفظ كثيرا من أشعار العرب، وكتب المنسوب فيما بعد، وخدم موقعا بالحصون مدة، وتحول إلى دمشق، وهو صاحب التذكرة الكندية الموقوفة بالشميساطية في خمسين مجلدا بخطه، فيها عدة فنون. قال الشيخ شمس الدين: كان يخل بالصلوات فيما بلغني؛ وتوفي ببستانه عند قبة المسجف. قلت: وكان شيعيا، ودخل ديوان الإنشاء بدمشق سنة إحدى عشرة وسبع مائة تقريبا. ومع فضائله، لا راح في الديوان ولا جاء، ولا استقل بكتابة شيء، كما جرى لبعض الناس؛ حتى قلت:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد طال عهد الناس بابن فلانة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما جاء في الديوان إلا إلى ورا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت: كذا قاس الوداعي قبله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا شك فيه أنه كان أشعرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أنشدني من لفظه لنفسه القاضي شهاب الدين بن فضل الله ما كتبه على ديوان الوداعي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعثت بديوان الوداعي مسرعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إليك وفي أثنائه المدح والذم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حكى شجر الدفلى رواء ومخبرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فظاهره شم وباطنه سم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان شاهدا بديوان الجامع الأموي، وولي مشيخة النفيسية، وكان شيخا، وله ذؤابة بيضاء إلى أن مات. ونقلت من خطه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا عائبا مني بقاء ذؤابتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مهلا فقد أفرطت في تعييبها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد واصلتني في زمان شبيبتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعلام أقطعها أوان مشيبها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وإنما عرف بالوداعي لأنه كان كاتبا لابن وداعة، ولذلك قال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولقد خدمت الصاحب ابـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـن وداعة دهرا طويلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلقيت منه ما التقى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنس وقد خدم الرسولا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أنشدني الشيخ شمس الدين قال: أنشدني المذكور من لفظه لنفسه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من زار بابك لم تبرح جوارحه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تروي محاسن ما أوليت من منن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالعين عن قرة والكف عن صلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والقلب عن جابر والأذن عن حسن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وملكت ديوانه بخطه، وجميع ما أورده هنا من خطه. قال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تراه إذا أنت حييته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثقيلا بطرحته البارده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كمثل الدجاجة منشورة الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـجناح على بيضها قاعده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزائر مبتسم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول لما جا: أنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال أيري منشدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أهلا بتين جاءنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال في مليح بقباء حرير أسود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لله ما أرشقه من كاتب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليس له سوى دموعي مهرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يميس رقصا في قباء أسود</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت: هذا ألف محقق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذي دلال أحور أجحر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصبح في عقد الهوى شرطي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طاف على القوم بكاساته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقال: ساقي، قلت: في وسطي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال في مليح يلقب بالحامض:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقريب من القلوب بعيد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن محبيه بالقلى والصدود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقبوه بحامض وهو حلو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قول من لم يصل إلى العنقود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال في مليح ينتف:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعشقت ظبيا ناعس الطرف ناعما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى أن تبدى الشعر، والعشق ألوان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقالوا: أفق من حبه فهو ناتف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت: عكستم إنما هو فتان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال وقد هبت ريح عظيمة يوم جرى ساع من حمص:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثار الهواء عجاجا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في يوم ساعي الحنايا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنه راح يأتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بريح حمص هدايا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم أرد الوادي ولا عدت صادرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مع الركب إلا قلت: يا حادي النوق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فديتك عرج بي وعرس هنيهة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعلي أبل الشوق من آبل السوق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سقيا لكرم مدامة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنشت لنا النشوات ليلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلعت علينا سكرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدوية كما وذيلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">موسوي الغرام يهوى بسمعيـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـه ويشكو من رؤية العين ضرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يتوكا على قضيب رطيب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وله عنده مآرب أخرى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أشكو إلى الرحمن بوابكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما أرى من طول تعميره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ملازم الباب مقيم به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنه بعض مساميره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويوم لنا بالنيربين رقيقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حواشيه خال من رقيب يشينه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقفنا فسلمنا على الدوح غدوة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فردت علينا بالرؤوس غصونه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال في مليح فحام:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا عائب الفحام جهلا أنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أضحى لواصف حسنه فحاما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا غبار الفحم برقعه غدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالبدر دار به الغمام لثاما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذكرت شوقا وعندي ما يصدقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلب تقلبه الذكرى وتقلقه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا على قرب دارينا ولا عجب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالطرف للطرف جار ليس يرمقه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: أخذ المعنى من الأول، وهو أحسن سبكا وألطف حبكا، وهو:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لئن تفرقنا ولم نجتمع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعاقت الأقدار عن وقتها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهذه العينان مع قربها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تنظر الأخرى إلى أختها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو رآنا العذول يوم التقينا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعد طول الصدود والهجران</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لرأى العشق كله قد تلاقى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هو والحسن كله في مكان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا أرى لقط عارضيه قبيحا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا عذولا عن حبه ظل ينهى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجهه روضة وليس عجيبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنه يلتقط البنفسج منها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحببته رشأ علته شقرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من أجلها ذهب العذار مفضض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قل للعواذل فيه: هل أنكرتم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أن البنفسج منه زهر أبيض؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتيت إلى البلقاء أبغي لقاءكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلم أركم فازداد شوقي وأشجاني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال لي الأقوام: من أنت راصد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لرؤياه؟ قلت: الشمس، قالوا: بحسبان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال وظرف:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لنا صاحب قد هذب الطبع شعره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأصبح عاصيه على فيه طيعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا خمس الناس القصيد لحسنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فحق لشعر قاله أن يسبعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال في بيطار:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبيطار يفوق البدر حسنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول إذا رأى وجه الهلال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا افتخرت سماء أنت فيها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكم في الأرض مثلك من نعالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال في قباقبي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن هذا القباقبي سباني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حسن نقش العذار في وجنتيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا نديمي في المدامة إني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أشتهي أن أدق يوما عليه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الغرب خير وعند ساكنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمانة أوجبت تقدمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالشرق من نيريه عندهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يودع ديناره ودرهمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حوى كل من الأفقين فضلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقر به الغبي مع النبيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهذا مطلع الأنوار منه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهذا منبع الأنوار فيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: الوداعي أخذ معناه الأول وبعض الثاني من قول القاضي الفاضل، رحمه الله تعالى: وتلك الجهة؛ وإن كانت غربية، فإنها مستودع الأنوار وكنز دينار الشمس ومصب أنهار النهار. وقال الوداعي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قل للذي بالرفض أتـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـهمني أضل الله قصده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا رافضي ألعن الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـشيخين والده وجده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلع الخريف ثيابه لبشيره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الشتاء له من الطراق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وانظر إليه فرحة بقدومه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد خلق الآفاق بالأوراق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قم بنا نلحق من حـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـث إلى مصر قلوصه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تقل فيها غلاء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالتواقيع رخيصه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قالوا: حبيبك قد دامت ملاحته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما أتاه عذار إن ذا عجب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت: خداه تبر والعذار صدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد زعمتم بأن لا يصدأ الذهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتب إلى بعض أصدقائه بمصر:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رو بمصر وبسكانها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شوقي وجدد عهدي البالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصف لي القرط وشنف به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سمعي وما العاطل كالحالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وارو لنا يا سعد عن نيلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حديث صفوان بن عسال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهو مرادي لا يزيد ولا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثورا وإن رقا وراقا لي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا جنة كوثرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رضابها المروق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفوق غصن خدها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عذارها مطوق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فديت من مبسمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زهر لغصن قده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصدغه مطوق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في روضة من خده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خضبت بالوسمة من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعد المشيب مفرقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالغصن كان مزهرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم اكتسى بالورق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال في مليح سمين كثير الشعر:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعشقت فلاحا بنيرب جلق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ففي حسنه لا في الرياض تفرجي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقالوا: اسل فهو عبل ومشعر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما هو إلا من جبال البنفسج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا خل الملامة في هواه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كبيرا ردفه ملء الإزار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلي أير به كبر وكبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليس يقوم إلا للكبار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رمتني سود عينيه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأصمتني ولم تبطي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما في ذاك من بدع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سهام الليل ما تخطي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيها الجندي كم تجـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـبن عن ملقى الخصوم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن أكل الخبز بالـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـجبن مضر بالجسوم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد أقبل النبي في جيوش</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورنكه حالك السواد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسل أوراقه سيوفا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليقتل المحل في البلاد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرى الكتاب والحساب فيهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لصوص يسرقون الناس طرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقوم يسرقون اللفظ جهرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقوم يسرقون المال سرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عجبا لمن قتل الحسين وأهله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حرى الجوانح يوم عاشوراء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعطاهم الدنيا أبوه وجده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعليه قد بخلوا بشربة ماء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سمعت بأن الكحل للعين قوة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكحلت في عاشور مقلة ناظري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لتقوى على سح الدموع على الذي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أذاقوه دون الماء حر البواتر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال على لسان شخص يشتكي النقرس:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعاذك الرحمن من نقرس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن أذى طاعونه الضارب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنما الرجلان من وقده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لابسة نعل أبي طالب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من لها كرم شعر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الثغر منه شمول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عنقود صدغك حلو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما إليه وصول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال وقد قرر عليه الديوان سياقة بغلين:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعد نظرا في حالنا إن حالنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الضعف للعميان حاشاك بارزه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكيف لنا يوما ببغلين طاقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقدرتنا عن بغلطاقين عاجزه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال في الساعي ولم يصل إلى الليل:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لام الورى ساعي الحنايا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكيف يدري من ليس يجري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن لم يكن جاءنا بشمس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإنه جاءنا ببدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تسألوني عن ليال سهرتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أراعي نجوم الأفق فيها إلى الفجر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حديثي عال في السماء لأنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخذت الأحاديث الطوال عن الزهري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا لائمي في هواها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أفرطت بالحب جهلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما يعلم الشوق إلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا الصبابة إلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يجدد عاشوراء حزني وحسرتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على سيد الشبان في جنة الخلد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولست أراه غير يوم قيامة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما فيه من طول يضاف إلى مد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم رمت أن أدع الصبابة والصبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فثنى الغرام العامري زمامي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بذوائب ذابت عليها مهجتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومناطق نطقت بفرط سقامي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">امرؤ القيس بن حجر جدنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كان من أعجب أملاك الزمان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضل لما ظل يبغي ملكهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهدى الناس إلى طرق المعاني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما آلة الخط إلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كآلة الحرث فعلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما دخلت دار قوم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا وصاروا أذلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">براغيث فيها كثرة فكأنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علينا من الآكام يحتفرونها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقولون لي: صفها، فقلت: أعيذكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قوارص تأتيني وتحتقرونها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيها النفس ثقي من خالقي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدوام الرزق ما احتجت إليه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يرزق الكلب ولا يرزقني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أين تكريمي وتفضيلي عليه؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم تصقل الأنواء أو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">راق الخريف من الولوع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا لتذهب كل ما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كتبته في فصل الربيع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعاذل عارضه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عارضه في خده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال: لست عارضا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بل أنا غيم ورده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم لا تجيب إلى الكا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">س والحمام ينادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والنبت قد نام سكرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من شرب الخمر الغوادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تأمل إلى الزهر في دوحه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن زاره من ملاح الفنون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تظن الوجوه التي تحته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تساقطن من فوقه من عيون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شرب النكريش خنقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فغدا غير مفيق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعلمنا أنه ممـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـن يرى شرب العتيق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال وقد أهدي إليه مشط:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كيف أؤدي شكر مولى لم يزل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لي بالرفيع واللطيف متحفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أهدت إلي كفه هدية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعيذها بقلبها مصحفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لي من الطرف كاتب يكتب الشو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ق إليكم إذا الفؤاد أمله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سلسل الدمع في صحيفة خدي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هل رأيتم مسلسلات ابن مقله؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومبخل لا يوقد الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـمصباح عمدا في ذراه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كي لا يريه ظله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيظنه ضيفا أتاه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دقته بالخف إلى أن عمي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعام في السلح إلى الذقن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقال تهديدا لها كلما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تلكأت: هذا لها مني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يوم يقول بشكله:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قوموا اعبدوا الله الأحد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قزح كمحراب بدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والبرق قنديل وقد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والرعد فيه مسبح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حبات سبحته برد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلما جئناه كي نر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وى ونروي عنه جودا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حدثتنا راحتاه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن عطاء ابن يزيدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفده يروون عنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خبر الجود......</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن عطاء ابن يزيد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعطاء ابن يسار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما تبدى نبات عارضه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مستقطرا ماء وردة الخد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ناديت: من أين ذا السواد أتى؟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال: ذا من حراقة الورد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الحشيش حضرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنيقة ومسكر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الكف روض أخضر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والعين خمر أحمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سئل الورد عندما استقطروه:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم ذا عذبوك بالنيران</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: ما لي جناية غير أني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جئت بعض السنين في رمضان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طبشية لم تزل مكارشة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زوجا لها عاديا وبطاشا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم لق جوكان رجلها كرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من رأسه فاغتدى لها باشا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتب عن نائب البيرة سيف الدين طوغان مطالعة إلى السلطان الملك الناصر، يبشره بموت قازان:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد مات قازان بلا مرية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم يمت في الحجج الماضيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بل شنعوا عن موته فانثنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حيا ولكن هذه القاضيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فجاء الجواب بخط شهاب الدين محمود، ومن جملة إنشائه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مات من الرعب وإن لم تكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بموته أسيافنا راضيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن يفتها فأخوه إذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رأى ظباها كانت القاضيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 22،ص 0)</w:t>
       </w:r>
@@ -5740,75 +5740,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتب الدرج موقعا بالحصون مدة طويلة، ثم دخل آخر عمره ديوان الإنشاء بدمشق، على رأي العوام، بألف حيلة، وكان هجاما على الأعراض، هجاء للجواهر والأعراض، وكان الناس ينفرون منه لذلك، ويرون فضائله المضيئة كأنها الليل الحالك، ومع تفنن فضائله وتوسع رسائله لما دخل الديوان لا راح ولا جا، ولم يره الجماعة في باب الكتابة ولا جا، كما جرى لبعض الناس، وقال الجماعة للمتعجب: ’’ما في وقوفك ساعة من باس’’، حتى قلت أنا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد طال عهد الناس بابن فلانة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما جاء في الديوان إلا إلى ورا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت كذا كان الوداعي قبله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا شك فيه أنه كان أشعرا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولم يزل على اله إلى أن تحقق الوداعي من الحياة وداعة، واسترجع الأجل ماله عنده من وداعة. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وتوفي رحمه الله تعالى ليلة الأربعاء سابع عشر رجب سنة ست عشرة وسبع مئة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -5836,2073 +5836,2073 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان شاهدا بديوان الجامع الأموي، وولي مشيخة الحديث بالنفيسية، وتولى نظر الصبية وبانياس فيما أظن، وأنشدني من لفظه القاضي شهاب الدين بن فضل الله ما كتبه على ديوان الوداعي رحمهما الله تعالى:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعثت بديوان الوداعي مسرعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إليك وفي أثنائه المدح والذم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حكى شجر الدفلى رواء ومخبرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فظاهره شم وباطنه سم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما شاع عنه كثرة الهجو تطلب القاضي نجم الدين بن صصرى ديوانه، و تذكرته من خانقاه الشميساطي، وكشط من ذلك أهاجي الناس، ولم يقدر على استيعاب ذلك، فإنني وجدت له بعد ذلك بخطه كثيرا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان شيخا مسنا، وله ذؤابة بيضاء إلى أن مات، ونقلت من خطه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا عائبا مني بقاء ذؤابتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تالله قد أفرطت في تعييبها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد واصلتني في زمان شبيبتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعلام أطعها أوان مشيبها </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: نقل هذا من الحكاية التي تحكى عن بعض الوعاظ أنه طلع المنبر ووعظ والسلطان قد حضر ميعاده على كراهية له وهو يتكلم والمقص إلى جانبه والطواقي، والناس يصعدون إليه ويتوبون على يديه، فيقص شعورهم ويلبسهم الطواقي، فما كان إلا أن طلع إليه بعض خواص السلطان ممن يحبه ويهواه، وله ذؤابة سوداء مليحة طويلة، فتغير السلطان، و قال لمن يعز عليه: والله إن قطع شعر هذا المملوك لأقطعن يده، فلما صعد إلى الواعظ علم أنه قد وقع في خطر، فأخذ شعره في يده، وأخذ يفكر في خلاصه من تلك الورطة، وشغل المجلس بأشعار وحكايات، ثم قال: يا جماعة! أتدرون ما يقول لسان حال هذه الذؤابة، فقالوا له: ما يقول؟ قال: يقول: أنا كنت معه في زمن المعصية بالله لا تفرق بيني وبينه في زمن الطاعة، انزل روح يا سيدي، فأعجب السلطان ذلك والناس، ووقع كلامه منهم بموقع جد.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وإنما سمي علاء الدين الوداعي، لأنه كان يكتب للصاحب علاء الدين بن وداعة، ولذلك قال، ونقلته من خطه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#ولقد خدمت الصاحب ابن وداعة دهرا طويلا </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلقيت منه ما التقى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنس وقد خدم الرسولا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني شيخنا شمس الدين الذهبي، قال: أنشدنا المذكور من لفظه لنفسه، ونقلته أنا من خطه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من زار بابك لم تبرح جوارحه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تروي محاسن ما أوليت من منن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالعين عن قرة والكف عن صلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والقلب عن جابر والأذن عن حسن </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه ما كتبه لبعض أصحابه بمصر: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رو بمصر وبسكانها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شوقي وجدد عهدي البالي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصف لي القرط وشنف به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سمعي وما العاطل كالحالي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وارو لنا يا سعد عن نيلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حديث صفوان بن عسال </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهو مرادي لا يزيد ولا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثورا وإن رقا وراقا لي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزائر مبتسم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول لما جا: أنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال أيري منشدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أهلا بتين جاءنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#قلت: يشير إلى قول الشاعر:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أهلا بتين جاءنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مفتح على طبق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كسفرة من أدم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مجموعة بلا حلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لله ما أرشقه من كاتب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليس له سوى دموعي مهرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يميس رقصا في قباء أسود</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت: هذا ألف محقق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذي دلال أحور أجحر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصبح في عقد الهوى شرطي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طاف على القوم بكاساته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقال: ساقي، قلت: في وسطي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم أرد الوادي ولا عدت صادرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مع الركب إلا قلت: يا حادي النوق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فديتك عرج بي وعرس هنيهة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعلي أبل الشوق من آبل السوق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سقيا لكرم مدامة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنشت لها النشوات ليلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلعت علينا سكرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدوية كما وذيلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويوم لنا بالنيربين رقيقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حواشيه خال من رقيب يشينه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقفنا فسلمنا على الدوح غدوة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فردت علينا بالرؤوس غصونه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذكرت شوقا وعندي ما يصدقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلب تقلبه الذكرى وتقلقه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا على قرب دارينا ولا عجب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالطرف للطرف جار ليس يرمقه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: أخذه من قول الأول، والأول أحسن:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لئن تفرقنا ولم نجتمع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعاقت الأقدار عن وقتها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهذه العينان مع قربها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تنظر الأخرى إلى أختها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت من خطه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الغرب خير وعند ساكنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمانة أوجبت تقدمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالشرق من نيريه عندهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يودع ديناره ودرهمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حوى كل من الأفقين فضلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقربه الغبي مع النبيه </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهذا مطلع الأنوار منه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهذا منبع الأنوار فيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: أخذ الوداعي معناه الأول وبعض الثاني من قول القاضي الفاضل رحمه الله تعالى: ’’وتلك الجهة وإن كانت غربية فإنها مستودع الأنوار وكنز دينار الشمس ومصب أنهار النهار’’‎.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت من خطه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رمتني سود عينيه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأصمتني ولم تبطي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما في ذاك من بدع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سهام الليل ما تخطي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له وظرف:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لنا صاحب قد هذب الطبع شعره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأصبح عاصية على فيه طيعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا خمس الناس القصيد لحسنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فحق لشعر قاله أن يسبعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#قل للذي بالرفض أتهمني أضل الله قصده#أنا رافضي لاعن الشيخين والده وجدهونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تسألوني عن ليال سهرتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أراعي نجوم الأفق فيها إلى الفجر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حديثي علا في السماء لأنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخذت الأحاديث الطوال عن الزهري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">امرؤ القيس بن حجر جدنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كان من أعجب أملاك الزمان </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضل لما ظل يبغي ملكهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهدى الناس إلى طرق المعاني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم رمت أن أدع الصبابة والصبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فثنى الغرام العامري زمامي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بذوائب ذابت عليها مهجتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومناطق نطقت بفرط سقامي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تأمل إلى الزهر في دوحه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن زاره من ملاح الفتون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تظن الوجوه التي تحته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تساقطن من فوقه من عيون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه ما قاله في رأس العين ببعلبك:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لله در العين ليلة زرتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فوجدتها راقت ورقت مشرعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واستقبلت قمر السماء بوجهها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأرتني القمرين في وقت معا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا عاذلي في وحدتي بعدهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأن ربعي ما به من جليس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكيف يشكو وحدة من له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دمع حميم وأنين أنيس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قسما بمرآك الجميل فإنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عربي حسن من بني زهران</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا حلت عنك ولو رأيتك من بني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لحيان لا بل مني بني شيبان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت وقد ماس في الكسا رشا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يخجل بدر التمام حين بدا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الكسائي لم يمل أبدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحسن من قده إذ أبدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أدام الله أيام العذار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبارك في لياليه القصار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأغنى الله روضة كل خد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا استحيت من الديم الغزار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا زالت مباسم كل ثغر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لشائم برقا ذات افترار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا برحت على العشاق تصفو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثياب العار في خلع العذار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: قد حذا حذو شمس الدين بن العفيف التلمساني حيث قال وهو ألطف:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعز الله أنصار العيون</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخلد ملك هاتيك الجفون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وضاعف بالفتور لها اقتدارا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن تك أضعفت عقلي وديني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأسبغ ظل ذاك الشعر يوما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على قد به هيف الغصون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصان حجاب هاتيك الثنايا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن ثنت الفؤاد إلى الشجون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخلد دولة الأعطاف فينا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن جارت على قلبي الطعين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقول شمس الدين محمد أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أدام الله أيام الجمال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخلد ملك هاتيك الليالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأسبغ ظل أغصان التداني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزاد قدودها حسن اعتدال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا زالت ثمار الأنس فيها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تزيد لطافة في كل حال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا برحت لنا فيها عيون</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تغازل مقلتي خشف الغزال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت من خطه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعجبوا من أدمعي إذ غدت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بيضا وكانت من دم قان </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تعجبوا طرفي رب الهوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكل يوم هو في شان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت للعاذل المفند فيها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حين وافت وسلمت مختاله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#قم بنا ندعي النبوة في العشق فقد سلمت علينا الغزالهونقلت منه له أيضا في شاهد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضيت نجبي في هوى شاهد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصبح عدل القد بين القدود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس لي من أمره مخلص</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهكذا القاضي أسير الشهود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#قلت: كان ينبغي أن يأتي بالتوطئة بذكر القاضي ليكون المثل كاملا. ونقلت منه له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">متى أرى النفس التي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من بعدهم قد نحلت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تفتح أبواب الهنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن هي إليهم قفلت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 أعيان العصر وأعوان النصر،(دار الفكر المعاصر، بيروت - لبنان / دار الفكر، دمشق - سوريا،1998،ط 1،ج 3،ص 545)</w:t>
       </w:r>
@@ -7997,547 +7997,547 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">علي بن المظفر بن إبراهيم بن عمر علي بن المظفر بن إبراهيم بن عمر بن يزيد الوداعي الكندي الاسكندراني ثم الدمشقي ولد سنة 640 تقريبا وتلا بالسبع على علم الدين اللورقي وابن أبي الفتح وطلب الحديث فسمع من ابن أبي طالب ابن السروري ومن عبد الله بن الخشوعى وعبد العزيز الكفرطابى والصدر البكري وعثمان بن خطيب القرافة وإبراهيم بن خليل قرأ عليه بنفسه المعجم الصغير للطبراني وابن عبد الدائم ومن بعدهم قال البرزالي جمعت شيوخه بالسماع من سنة اربعين فما بعدها فبلغوا نحو المائتين واشتغل في الآداب فمهر في العربية وقال الشعر فأجاد وكتب الدرج بالحصون مدة ثم دخل ديوان الإنشاء في آخر عمره بعد سعي شديد وكان لسانه هجاء فكان الناس ينفرون عنه لذلك كان شديدا في مذهب التشيع من غير سب ولا رفض وزعموا أنه كان يخل بالصلاة وولى الشهادة بديوان الجامع ومشيخة الحديث النفيسية وجمع تذكرة في عدة مجلدات تقرب من الخمسين وقفها بالسميساطية وهي كثيرة الفوائد وكانت له ذؤابة بيضاء إلى أن مات وفيها يقول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا عائبا مني بقاء ذؤابتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مهلا فقد أفرطت في تعيبها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد واصلتني في زمان شبيبتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعلى م اقطعها أوان مشيبها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن لطائفه قوله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويوم لنا بالنير بين رقيقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حواشيه خال من رقيب يشينه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقفنا فسلمنا على الدوح غدوة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فردت علينا بالرؤوس غصونه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تسألوني عن ليال سهرتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أراعي نجوم الأفق فيها إلى الفجر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حديثى عال في السماء لأنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخذت الأحاديث الطوال عن الزهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله وكتبهما عنه الرشيد الفارقي وكان يستجيدهما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو كنت أنسى ذكره لنسيته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد نشأت بين المحصب والحمى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سحابة لؤم أرعدت ثم أبرقت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بسمر وبيض أمطرت عنهما دما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتنت بمن محاسنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى عرب النقا تنمي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عذار من بني لام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطرف من بنى سهم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعذالى بنو ذهل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحسادي بنو فهم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خليلي لا تسقني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سوى الصرف فهو الهني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودع كأسها أطلسا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تسقني مع دني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قسما بمرآك الجميل فإنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عربي حسن من بنى زهران</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لاحلت عنك ولو رأيتك من بنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لحبان لا بل من بني شيبان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخبرني أبو الحسن بن أبي المجد بقراءتي أنشدنا الوداعي لنفسه إجازة وهو أخر من حدث عنه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال لي العاذل المفند فيها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حين وافت سلمت مختاله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قم بنا ندع النبوة في العشق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقد سلمت علينا الغزاله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا رأيت عارضا مسلسلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في وجنة كجنة يا عاذلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاعلم يقينا أنني من أمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تقاد للجنة بالسلاسل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">مات في رجب سنة 716 وهو منسوب إلى ابن وداعة وهو عز الدين عبد العزيز ابن منصور بن وداعة الحلبي كان الناصر بن العزيز ولاه شد الدواوين بدمشق ثم ولاه الظاهر بيبرس وزارة الشام فكان علاء الدين الوداعي كاتبه فاشتهر بالنسبة إليه لطول ملازمته له قال الذهبي لم يكن عليه ضوء في دينه وكان يخل بالصلاة ويرمي بعظائم وكانت الحماسة من محفوظاته حملني الشره على السماع من مثله قال ابن رافع سمع منه الحافظ المزي وغيره وكان قد سمع الكثير وقرأ بنفسه وحصل الأصول ومهر في الأدب وكتب الخط المنسوب سألت الكمال الزملكاني عنه فقال اشتغل في شبيبته كثيرا بأنواع من العلوم وقرأ بالسبع وقرأ الحديث وسمعه وحصل طرفا من اللغة وكان له شعر في غاية الجودة فيه المعاني المستكثرة الحسان التي لم يسبق إلى مثلها وكان يكتب للوزير ابن وداعة ويلازمه ثم نقصت حاله بعده ولم يحصل له إنصاف من جهة الوصلة ولم يزل يباشر في الديوان السلطاني وقال البرزالي باشر مشيخة دار الحديث النفيسية عشرين سنة إلى أن مات</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8614,131 +8614,131 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أنشدنا علي بن مظفر الأديب لنفسه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفتى في الجود شيخ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من أتاه مستفيدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حديثه راجياه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن عطاء بن يزيدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشد لنفسه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من زار بابك لم تبرح جوارحه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تروي أحاديث ما واليت من منن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالعين عن قرة والكف عن صلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والقلب عن جابر والسمع عن حسن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 معجم الشيوخ - المعجم الكبير / للذهبي،(مكتبة الصديق، الطائف - المملكة العربية السعودية،1988،ط 1،ج 2،ص 58)</w:t>
       </w:r>
@@ -8784,323 +8784,323 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولد سنة 640 أربعين وستمائة تقريباً وسمع من جماعة نحو مائتين واشتغل بالأدب فمهر في العربية وقال الشعر فأجاد ثم دخل ديوان الإنشاء في آخر عمره وكان كثير الهجاء فنفر الناس عنه وكان يتشيع من غير سب ولا رفض وجمع التذكرة في عدة مجلدات تقرب من الخمسين وفيها فوائد كثيرة ومن شعره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتنت بمن محاسنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى عرب النقا تنمي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عذار من بني لام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطرف من بني سهم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعذالي بنو ذهل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحسادي بنو فهم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله في هذا الجنس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قسماً بمرآك الجميل فانه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عربى حسن من بنى زهران</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">احلت عنك ولو رأيتك من بنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لحيان لابل من بني شيبان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن مقطعاته الرائقة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال لي عاذلي المفند فيها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حين وافت وسلمت مختالة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قم بناندعى النبؤة في العش</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ق فقد سلمت علينا الغزالة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا رأيت عارضاً مسلسلاً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في وجنة كجنة يا عاذلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاعلم يقينا أنني من أمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تقاد للجنة بالسلاسل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي أسانيد الأراك حافظ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">للعهد يروي صبره عن علقمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكلما ناحت به حمامة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">روى حديث دمعه عن عكرمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفي هذا من اللطافة ما لا يخفى لأن عكرمة من أسماء الحمامة وهو شاعر مجيد مبدع وقد ذكر جماعة من متأخري الأدباء أن ابن نباته كان يتطفل على معانيه الرائقة وقد أورد ابن حجة في كشف اللثام عن التورية والاستخدام جملة مما وقع فيه ذلك قال الذهبي كان يخل بالصلاة ويرمي بعظائم وكانت الحماسة من بعض محفوظاته حملني الشره على السماع من مثله وقال ابن رافع سمع منه الحافظ المزي وغيره وكان قد سمع الكثير وقرأ بنفسه وحصل الأصول ومهر في الأدب وكتب الخط المنسوب وكان يكتب للوزير ابن وداعة ويلازمه وإنما قيل له الوادعي نسبة إليه وكان يباشر مشيخة دار الحديث النفيسة إلى أن مات في شهر رجب سنة 716 ست عشرة وسبعمائة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9164,160 +9164,160 @@
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">مولده سنة 640 كان فاضلا أديبا عالي الهمة في تحصيل العلوم. قرأ بالسبع، وكتب المنسوب، ونظم ونثر، وجمع التذكرة الكندية الموقوفة بالخانقة الشمشاطية جمع فيها أشعارا ووقائع من كل فن، وتزيد على الخمسين مجلدا، وله ديوان شعر في ثلاث مجلدات، وكانت له ذؤابة بيضاء وله فيها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا عائبا منى بقاء ذؤابتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مهلا فقد أفرطت في تعييبها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد واصلتني في زمان شبيبتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعلام أهجرها أوان مشيها؟! </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* وله أيضاً:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رقدت لكي ألقى خيالك ليلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأرقني فيها حمام سواجع </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فبت وإياها شريكي صبابة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمن عندها نوح ومنى مدامع </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما ربحت تلك التجارة بيننا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">متى ربحت للفاقدين بضائع؟!</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">توفي في سابع عشر رجب سنة 716.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -9443,50 +9443,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>