--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -239,75 +239,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">كان أعجوبة من أعاجيب الزمان في ذكائه، وغريبة من غرائب الدهر تشرق سماء الفضل بذكائه، دقيق الغوص على المعاني شديد التنقيب على ما يتصف به من العلوم ويعاني، خاض بحار المنقول، وقطع مفاوز المعقول، خصوصا فن الرياضي وما يتشعب فيه، والكلام على أسرار الحروف وما يلائم طبعه أو ينافيه. له قدرة على تأليف المناسبات واستحضار الأشباه والنظائر في المطارحات والمقايسات، تام الشاكلة، وافر الجلالة: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أدب لم تصبه ظلمة جهل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهو كالشمس عند وقت الطلوع </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويد لا يزال يصرعها الجو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">د ورأي في الخطب غير صريع </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله تصانيف كثيرة في غر ما فن، وتواليف قنصت ما شرد فيه وما عن، وكانت له نعمة طائلة فذهبت، وسعادة خدمته أياما، فانجلت وما أنجبت، وسعى فأخفق، ولم بارق حده وما حقق. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وتوجه إلى مصر غير مرة فما أجدى، وكد حظه فأعطى قليلا وأكدى، واستشار حتفه بسعيه الذي نبشه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -407,99 +407,99 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> اجتمعت به غير مرة، وكتبت إليه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نصحتك عن علم فكن لي مسلما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا كنت مشغوفا بحل المترجم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تتلمذ لتاج الدين تظفر بكل ما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أردت ورد بحر الفضائل واغنم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلابن دنينير تصانيف ما لها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نظير ولكن فاقها ابن الدريهم </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكانت له خصوصية بالملك الكامل شعبان وبغيره من أمراء الدولة الخاصكية وغيرهم من المتعممين أرباب الدولة، إلى أن أغري به الملك المظفر حاجي فأخرجه إلى الشام قبل قتله بقليل، فوصل إلى دمشق بعد شهر رمضان سنة ثمان وأربعين وسبع مئة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكر لي أن له في ديوان الخاص أثمان مبيعات وغيره ما يزيد على المئتي ألف درهم، وتوجه مرات إلى مصر لخلص له في ذلك شيء، فتعذر عليه الحال، ولما وصل إلى دمشق سنة ثمان وأربعين وسبع مئة أقام بها قليلا، فورد كتاب الأمير سيف الدين قرابغا دوادار الأمير سيف الدين أرغون شاه نائب الشام بإخراجه من دمشق، فكبس بيته، وأخذت كتبه، وأخرج من دمشق في إحدى الجماديين سنة تسع وأربعين وسبع مئة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -551,75 +551,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني رحمه الله تعالى من لفظه لنفسه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صد عني فلم تلم يا عذولي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لست أسلو هواه حتى الممات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تقل قدأسا ففي الوجه منه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حسنات يذهبن بالسيئات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 أعيان العصر وأعوان النصر،(دار الفكر المعاصر، بيروت - لبنان / دار الفكر، دمشق - سوريا،1998،ط 1،ج 3،ص 520)</w:t>
       </w:r>
@@ -657,75 +657,75 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">علي بن محمد بن عبد العزيز بن فتوح علي بن محمد بن عبد العزيز بن فتوح بن إبراهيم بن أبى بكر بن القاسم ابن سعيد بن محمد بن هشام بن عمر الثعلبى الشافعى الموصلى تاج الدين معروف بابن الدريهم وهو لقب سعيد جده الأعلى ابن أخت الشيخ بهاء الدين الحسين الموصلي المعروف بابن أبي الخير ولد في شعبان سنة 712 وقرأ القرآن بالروايات على أبي بكر بن العلم سنجر الموصلي وتفقه على الشيخ نور الدين علي بن شيخ العوينة المقدم ذكره وحفظ الحاوي وبحث في الحاوي على شرف الدين عبد الله بن يونس وحفظ الفيتي ابن معطي وابن مالك وبحث في التسهيل وأخذ عن علاء الدين ابن التركماني وشمس الدين الأصبهاني وسمع صحيح البخاري بقراءة نور الدين الهمذاني وغير ذلك وقرأ على أبي حيان بعض تصانيفه وكان أبوه مات وهو صغير وخلف نعمة طائلة فاستولى عليها الغير ونشأ يتيما لكنه فتح عليه واجتهد في الاشتغال فلما كبر وتميز سلموه بعض المال فسافر به إلى دمشق ثم إلى القاهرة فأثرى وتمول وكان أول قدومه القاهرة تاجرا في سنة 32 أو 33 ثم عاد إلى البلاد ثم رجع واختص بكثير من أمراء الدولة وأخيرا بالكامل شعبان ثم أخرجه المظفر حاجي إلى الشام سنة 748 وكان له في ديوان الخاص ثمن مبيعات بمائتي ألف درهم فتردد إلى القاهرة ليحصل له منها شيء فلم يتفق ثم ورد كتاب عن لسان بيبغاروس باخراجه من دمشق فكبس بينه وأخذت كتبه وأخرج من دمشق في إحدى الجماديين سنة 49 - فتوجه إلى حلب ثم عاد إلى دمشق ثم دخل مصر ليخلص شيئا من ماله ثم رجع إلى دمشق ورتب مدرسا بالجامع الأموي ثم في صحابة ديوان الجامع فباشر جيدا ثم رتب في ديوان الأسرى ثم دخل مصر في سنة 60 - فبعثه الناصر حسن رسولا إلى الحبشة وهو مكره على ذلك فوصل إلى قوص فمات بها في صفر سنة 762 وكان ماهرا في الأحاجى والألغاز وحل المترجم والأوفاق والكلام على الحروف وخواصها حتى كان يقال له ضمير عن شيء يكتبه السائل بخطه فيكتبه هو حروفا منقطعة ثم يكسر تلك الحروف فيخرج الجواب عن ذلك الضمير شعرا ليس منه حرف واحد خارجا عن حروف الضمير وكان مشاركا في الفقه والحديث والأصول والقراآت والتفسير والحساب ويتكلم في جميع ذلك مجدا من ذهن حاد وقاد وله نظم وسط كثير التعسف والتكلف أجوده مقبول فمنه قوله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صد عني فلا تلم يا عذولي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لست أسلو هواه حتى الممات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تقل قد أسا ففي الوجه منه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حسنات يذهبن بالسيئات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله من التصانيف وهي كثيرة جدا النسمات الفائحة في آيات الفاتحة وإشراق النفس في الجدلات الخمس الآثار الرائعة في أسرار الواقعة كنز الدرر في حروف أوائل السور سبر الصرف في سر الحرف غاية المغنم في الاسم الأعظم الزين في معاني العين الإنصاف بالدليل في أوصاف النيل نفع الجدوى الجمع بين أحاديث العدوى المبهم في حل المترجم غاية الإعجاز في الأحاجي والألغاز سلم الحراسة في علم الفراسة تصاريف الدهر في تعاريف الزجر إقناع الحذاق في أنواع الأوفاق بسط الفوائد في حساب القواعد تنائي المناظر في المرائي والمناظر رسالة الراضي بين الأمير والقاضى إيقاظ المصيب فيما في الشطرنج من المناصيب رحمه الله</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -858,50 +858,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>