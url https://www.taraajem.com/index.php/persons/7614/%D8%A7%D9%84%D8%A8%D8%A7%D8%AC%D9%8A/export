--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -255,123 +255,123 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وعنه أخذ الشيخ الإمام الوالد الأصلين وبه تخرج في المناظرة وفيه يقول عند موته من قصيدة رثاه بها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تعذلنه أن يبوح بوجده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على عالم أوري بلحد مقدس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعطل منه كل درس ومجمع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأقفر منه كل ناد ومجلس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومات به إذا مات كل فضيلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبحث وتحقيق وتصفيد مفلس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإعلاء دين الله إن يبد زائغ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيخزيه أو يهدي بعلم مؤسس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت ماذا عسى الواصف أن يقول في الشيخ الباجي بعد مقالة الشيخ الإمام الذي كان لا يحابي أحدا في لفظة في حقه هذه المقالة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان شيخ الإسلام تقي الدين بن دقيق العيد كثير التعظيم للشيخ الباجي ويقول له إذا ناداه يا إمام</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -511,3683 +511,3683 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره أنشدنا الشيخ الإمام الوالد رحمه الله من لفظه قال أنشدنا شيخنا علاء الدين لنفسه من لفظه في الصفات التي أثبتها شيخ السنة أبو الحسن الأشعري رضي الله عنه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حياة وعلم قدرة وإرادة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسمع وإبصار كلام مع البقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صفات لذات الله جل قديمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لدى الأشعري الحبر ذي العلم والتقى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت أرشق من هذا قول الشاطبي في الرائية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حي عليم قدير والكلام له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فرد سميع بصير ما أراد جرى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت أنا أبدل قوله فرد بباق لتتم الصفات في نسق واحد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أنشدنا الشيخ الإمام لفظا أنشدنا شيخنا الباجي لنفسه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رثى لي عودي إذ عاينوني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسحب مدامعي مثل العيون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وراموا كحل عيني قلت كفوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأصل بليتي كحل العيون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أنشدنا الشيخ ناصر الدين محمد بن محمود البساسي المنجد وهو من أخصاء الشيخ الباجي بقراءتي عليه بالقاهرة قال أنشدنا شيخنا علاء الدين من لفظه لنفسه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول أضعف العبيد الراجي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مغفرة علي بن الباجي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الحمد لله على التوفيق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لفهم ما ألهم من تحقيق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكم له من نعمة وجود</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أوله إفاضة الوجود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم الصلاة والسلام الأبدي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على النبي المصطفى محمد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وآله وصحبه وعترته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والتابعين بعدهم لسنته</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اعلم فدتك النفس يا حبيب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أن السعيد العالم الأديب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهو الذي حوى العلوم كلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفك مشكلاتها وحلها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالفقه والأصلين والتوريث</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والنحو والتصريف والحديث</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والعلم بالتفسير والمعاني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومنطق الأمين والبيان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والبحث واللغات والإخبار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن قصص الماضين في الأعصار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والطب للأبدان والقلوب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكل علم نافع مطلوب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واستثبت المنقول منها ضابطا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحقق البرهان والمغالطا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسار في مسالك العقول</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على الطريق الواضح المعقول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فحقق الأصول والفروعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مقيسا العقلي والمسموعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وانقاد طائعا لأمر الشرع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في حكم أصل دينه والفرع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مجتهدا في طاعة الرحمن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالقول والفعل وبالجنان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مكمل الإيمان بالإحسان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى جميع الإنس والحيوان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كيما يحوز الفوز بالجنان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحورها العين وبالولدان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكل ما لم تره العينان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكل ما لم تسمع الأذنان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فانهض بإقدام على الأقدام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كنت للعلياء ذا مرام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشمر الساق عن اجتهاد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل اجتهاد السادة العباد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واستنهض الهمة في التحصيل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من كل شيخ عالم فضيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وارحل إلى من يستحق الرحله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلف الفرات أو وراء الدجله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حيث انتهت أخباره إليكا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقصده محتم عليكا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واطرح رداء الكبر عن عطفيكا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقل لداعي العلم يالبيكا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واسع إليه ماشيا أو راكبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما استطعت للتقى مصاحبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تضع لك الأملاك من رضاها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أجنحة وكم كذا سواها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من سنة دلت على التفضيل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وآية في محكم التنزيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كإنما يخشى وخذ موزونا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هل يستوي الذين يعلمونا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتوج العلم بتاج العمل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مزين بحليه والحلل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإنه له على الفحول</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الرجال خلعة النحول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من سهر الليل على الأقدام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بين يدي مصور الأنام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإنه المقصود بالعلوم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عند ذوي الفطنة والفهوم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأخلص النية في الأعمال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لصانع العالم ذي الجلال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإنما الأعمال بالنيات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكونها لله خالصات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس يرضى ربنا عباده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أشركت فيها معه عباده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فوحد القصد بها لله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تكن عن قصده باللاهي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واعمر بذكر الله قلبا خاليا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من غيره تنل مقاما عاليا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يذكرك في الأملاك فوق الفوق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فانتهز الفرصة ياذا الشوق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واغتنم الصلاة في الدياجي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن المصلي ربه يناجي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودق بالجبهة وجه الأرض</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الصلوات النفل بعد الفرض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يحببك ربي وتنل بحبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما في الحديث من عطاء قربه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما أجل ذا المقام وقتا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى تجله وأنت أنتا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فذا المقام فهمه يهول</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعجز عن تحقيقه العقول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد علمت شطحة الحلاج في</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مقاله فإثره لا تقتف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الطريق همة وحال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تثمرها الأعمال لا المقال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واسلك طريق العلم والأعمال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلاهما محقق الآمال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هما طريق الفوز لا محاله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يسلكها مشايخ الرساله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالليث والجنيد والدينوري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والعجمي والسري والثوري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جواهر الرجال في الوجود</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعد النبيين لدى المعبود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تفز بأعلى الأجر والأحوال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأوضح الفتوح للرجال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وربما نلت المقام العالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالكشف والتفريق بالمقال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى إذا قال الولي كن كذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كان سواء كان نفعا أو أذى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بإذن ربه وطوع قدرته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على سبيل فضله ونعمته</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذا أتى عن سالكي الطريقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكن بذاك مؤمنا حقيقه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذ مذهب السنة وهو الأحسن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أن كرامات الولي تمكن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأنها وإن تكن كالمعجزه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالخرق بالتقييد عنها محرزه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيها التحدي دائما معدوم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذاك فرق واضح معلوم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكثرة الأخبار عنها مانعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذب الجميع فهي حتما واقعه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهذه طريقة ظريفه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليست سخيفة ولا ضعيفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كنسب إتيان السخا لحاتم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بكثرة الأخبار بالمكارم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد أتى بنقلها الكتاب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واتضح الباطل والصواب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كقصة الخضر مع الكليم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تحوي كرامات فخذ تفهيمي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مواهب تصدر عن كريم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعن قدير عالم حكيم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسعد من أراد بالتقديم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بفضله في حكمه القديم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سبحان من أنعم بالتكريم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقربه وفضله العميم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما حكى من قصة لمريما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنه يرزقها تكرما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يأتي إليها كل وقت رزق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من عالم الغيب وذاك صدق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهل بقي للاعتزال مستند</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من بعد ما بينته فيعتمد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجاء في الآثار أيضا عن عمر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ذاك ما بين الرواة قد ظهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صياحه بمنبر المدينة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الجبل اقصده تجد كمينه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يريد إرشاد الأمير ساريه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى مكايد الأسود الضاريه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي نهاوند أتاه الصوت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكاد لولاه يكون الفوت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأسرع الأمير بالسريه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ممتثل الأوامر المرضيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأدركوا الكمين خلف الجبل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاستأصلوه بالقنا والأسل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وامتلت الفلاة بالجماجم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفاز حزب الله بالغنائم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذاك فيه الكشف والتصريف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">العلم والأسماع يا ظريف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جل الإله مظهر العجائب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على يدي عبيده الحبائب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من جاءه يمشي أتاه هروله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">برغم أنف سائر المعتزله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ينيل أولياءه الآمالا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفوقها من يده تعالى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما جرى لأحمد الرفاعي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشيخ كيلان كما سماعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما خطا في الجو فوق المنبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عشرا وعاد قائلا للحضر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عند ورود وارد شريف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من حضر القدس بلا تكييف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على رقاب الأولياء رجلي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والحكم الوارد لا المستحلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أجابه أحمد في الرواق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في وقته المذكور يا رفاقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">معترفا لقوله بالصدق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشاهدا بقوله وعتق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقيل ماذا قال عبد القادر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال كذا مقال صدق ظاهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأرخوا مقاله فكانا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في وقت شطح شيخنا نشوانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنه من جملة الحضار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يشاهد الميعاد بالأبصار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما صده عن كشف هذا الحال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعد فجل مانح الأحوال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذاك من كليهما كرامه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على ارتفاع قدره علامه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما أتى عن شيخنا السبتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذاك أمر ليس بالمخفي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تأتي الكرامات على يديه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سلام ربي دائما عليه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مهما أراد كان لا محاله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من خالق سبحان من أناله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقترح المرء شفاء عن مرض</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأهله أو دفع ضر قد عرض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو سقي بستان له أو زرع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو رد ما قد ضاع بين الجمع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يبذل شيئا من فتوح الفقرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يرى يسيرا حسب ما تيسرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيحصل المراد بالتلطف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بلا تعسف ولا تكلف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنه أفعاله المعتاده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهذه لعمرك السعاده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا الجاه والبنون والأموال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والخيل والحمير والبغال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جميعها على الفتى وبال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومنتهاها أبدا زوال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لذاتها مشوبة بالألم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نعيمها مكدر بالنقم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فحل ما من بعد من حساب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن عقاب فيه أو عتاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بل من سؤال منكر في القبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن مواقف ليوم الحشر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخفة الميزان بالأعمال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخوف دقة الصراط العالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهول أحوال لظى نيران</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نعوذ بالله من الخسران</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نسأل رب العرش والعباد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالمصطفى الهادي إلى الرشاد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلهامنا طرائق السداد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من قول أو فعل أو اعتقاد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعفوه لنا وللأجداد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسائر الأهلين والأولاد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والمسلمين حيهم والغادي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تحت الثرى في باطن الألحاد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من كل ذنب سالف وآت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">برحمة منه إلى الممات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإنه المرجو والمأمول</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والملتجى إليه والمسؤول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا راحم سواه قط يقصد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا إله غيره فيعبد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كل إلى رحمته فقير</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي يدي عقابه أسير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في كل ممكن له تقدير</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهو به وغيره خبير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهو على ما شاءه قدير</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والنفع والضر به يصير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا مشبه له ولا نظير</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا شريك لا ولا وزير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فرد قديم واجب بالذات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منزه بالذات والصفات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرسل خير الخلق في الآفاق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مكملا مكارم الأخلاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">محمدا خاتم رسل ربنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مبشرا ومنذرا ومحسنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صلى عليه ربنا وسلما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما لاح فجر طالع وكرما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وآله وصحبه الأخيار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الطيبين السادة الأطهار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما ظهر السؤال الذي أظهره بعض المعتزلة وكتم اسمه وجعله على لسان بعض أهل الذمة وهو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيا علماء الدين ذمي دينكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تحير دلوه بأوضح حجة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما قضى ربي بكفري بزعمكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم يرضه مني فما وجه حيلتي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعاني وسد الباب عني فهل إلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دخولي سبيل بينوا لي قضيتي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضى بضلالي ثم قال ارض بالقضا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فها أنا راض بالذي فيه شقوتي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن كنت بالمقضي يا قوم راضيا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فربي لا يرضى لشؤم بليتي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهل لي رضا ما ليس يرضاه سيدي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد حرت دلوني على كشف حيرتي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا شاء ربي الكفر مني مشيئة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فها أنا راض باتباع المشيئة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهل لي اختيار أن أخالف حكمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فبالله فاشفوا بالبراهين حجتي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ويقال إن هذا الناظم هو ابن البققي الذي ثبت عليه أقوال تدل على الزندقة وقتل بسيف الشرع الشريف في ولاية الشيخ تقي الدين ابن دقيق العيد القشيري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان مقصد هذا السائل الطعن على الشريعة فانتدب أكبر علماء مصر والشام لجوابه نظما منهم الشيخ علاء الدين فقال فيما أنشدنا عنه الشيخ ناصر الدين البساسي من لفظه قال أنشدنا الشيخ علاء الدين الباجي لنفسه من لفظه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيا عالما أبدى دلائل حيرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يروم اهتداء من أهيل فضيلة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد سرني أن كنت للحق طالبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عسى نفحة للحق من سحب رحمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فبالحق نيل الحق فالجأ لبابه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأهل النهى واترك حبائل حيلتي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضى الله قدما بالضلالة والهدى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بقدرة فعال بلا حكم حكمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا العقل بل تحسينه بعض خلقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس على الخلاق حكم الخليقة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأفعالنا من خلقه كذواتنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما فيهما خلق لنا بالحقيقة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكنه أجرى على الخلق خلقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دليلا على تلك الأمور القديمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عرفنا به أهل السعادة والشقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما شاءه فينا بمحض المشيئة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كإلباس أثواب جعلن أمارة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على حالتي حب وسخط لرؤية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تصاريفه فينا تصاريف مالك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سما عن سؤال الكيف والسببية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمات وأحيا ثم صار معافيا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقبح تحسين العقول الضعيفة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكن راضيا نفس القضاء ولا تكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بمقضي كفر راضيا ذا خطيئة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتكليفنا بالأمر والنهي قاطع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأعذارنا في يوم بعث البرية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعبر بسد أو بفتح وعد عن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضلالة تشكيك بأوضح حجة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد بان وجه الأمر والنهي واضحا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا شك فيه بل ولا وهم شبهة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت هذا الجواب هو حاصل كلام أهل السنة وخلاصته أن الواجب الرضا بالتقدير لا بالمقدور وكل تقدير يرضى به لكونه من قبل الحق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم المقدور ينقسم إلى ما يجب الرضا به كالإيمان وإلى ما يحرم الرضا به ويكون الرضا به كفرا كالكفر إلى غير ذلك</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -4199,4851 +4199,4851 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">جواب الشيخ تقي الدين بن تيمية الحنبلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سؤالك يا هذا سؤال معاند</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يخاصم رب العرش باري البرية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهذا سؤال خاصم الملأ العلي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قديما به إبليس أصل البلية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأصل ضلال الخلق من كل فرقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هو الخوض في فعل الإله بعلة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن جميع الكون أوجب فعله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مشيئة رب العرش باري الخليقة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذات إله الخلق واجبة بما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لها من صفات واجبات قديمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقولك لي قد شاء مثل سؤال من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول فلم قد كان في الأزلية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذاك سؤال يبطل العقل وجهه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتحريمه قد جاء في كل شرعة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي الكون تخصيص كثير يدل من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">له نوع عقل أنه بإرادة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإصداره عن واحد بعد واحد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذ القول بالتجويز رمية حيرة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا ريب في تعليق كل مسبب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بما قبله من علة موجبية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بل الشأن في الأسباب أسباب ما ترى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإصدارها عن حكم محض المشيئة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقولك لم شاء الإله هو الذي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أضل عقول الخلق في قعر حفرة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن المجوس القائلين بخالق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لنفع ورب مبدع للمضرة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سؤالهم عن علة السر أوقعت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أوائلهم في شبهة الثنوية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن ملاحيد الفلاسفة الألى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقولون بالعقل القديم لعلة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بغوا علة للكون بعد انعدامه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلم يجدوا ذاكم فضلوا بضلة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن مبادي الشر في كل أمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذوي ملة ميمونة نبوية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تخوضهم في ذاكم صار شركهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجاء دروس البينات لفترة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويكفيك نقضا أن ما قد سألته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من العذر مردود لدى كل فطرة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهبك كففت اللوم عن كل كافر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكل غوي خارج عن محجة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيلزمك الإعراض عن كل ظالم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الناس في نفس ومال وحرمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تغضبن يوما على سافك دما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا سارق مالا لصاحب فاقة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا شاتم عرضا مصونا وإن علا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا ناكح فرجا على وجه زنية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا قاطع للناس نهج سبيلهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا مفسد في الأرض من كل وجهة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا شاهد بالزور إفكا وفرية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا قاذف للمحصنات بريبة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا مهلك للحرث والنسل عامدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا حاكم للعالمين برشوة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكف لسان اللوم عن كل مفسد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تأخذن ذا جرمة بعقوبة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسهل سبيل الكاذبين تعمدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على ربهم من كل جاء بفرية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهل في عقول الناس أو في طباعهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قبول لقول النذل ما وجه حيلتي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كآكل سم أوجب الموت أكله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكل بتقدير لرب المشيئة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكفرك يا هذا كسم أكلته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتعذيب نار بعد جرعة غصة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألست ترى في هذه الدار من جنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يعاقب إما بالقضا أو بشرعة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا عذر للجاني بتقدير خالق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذلك في الأخرى بلا مثنوية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن كنت ترجو أن تجاب بما عسى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ينجيك من نار الإله العظيمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فدونك رب الخلق فاقصده ضارعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مريدا لأن يهديك نحو الحقيقة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذلل قياد النفس للحق واسمعن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تعص من يدعو لأقوم رفعة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما بان من حق فلا تتركنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تعرضن عن فكرة مستقيمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأما رضانا بالقضاء فإنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمرنا بأن نرضى بمثل المصيبة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كسقم وفقر ثم ذل وغربة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما كان من مؤذ بدون جريمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأما الأفاعيل التي كرهت لنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلاهن مأتي في رضاها بطاعة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد قال قوم من أولى العلم لا رضا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بفعل المعاصي والذنوب الكريهة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقال فريق نرتضي بقضائه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا نرتضي المقضي لأقبح خلة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقال فريق نرتضي بإضافة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إليه وما فينا فيلقى بسخطه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فنرضى من الوجه الذي هو خلقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونسخطه من وجه اكتساب بحيلة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">جواب الأديب ناصر الدين شافع بن عبد الظاهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سألت ولم تعرف وكم من مباحث</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جرت من أهيل العلم في ذي الحقيقة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما أنت يا ذمي مبتكر كما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">توهمته من دون ماضي البرية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نعم كل شيء كائن بقضائه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتقديره حتما بأوضح حجة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهل واقع ما لا يشاء بملكه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد ضل من ذا رأيه في القضية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن الرضا غير القضاء فلا تكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تنازع فيما شاءه من مشيئة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">له المحو والإثبات جل جلاله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تعترض في حكمه وتثبت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكن بجوابي مسلما ومسلما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكن باتباع الحق من خير أمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">جواب الشيخ شمس الدين بن اللبان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا بعد حمد الله باري البرية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على ما هدانا من كتاب وسنة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأفضل مبعوث إلى خير أمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عليه من الرحمن أزكى تحية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن صحيحا كون ما شاء ربنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونفي سوى ما شاءه من مشيئة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم يرض كفر العبد أي لا يحبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">له لا ولا يثني عليه بمدحه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحيلة من لم يهده الله أنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يلاحظ وجه العجز في كل لحظة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وينفي القذى عن عين فكرته ولا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يميل بأسباب الحجى عن محجة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويجهد كل الجهد في قصد ربه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بصدق وعزم وابتهال وحرقة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكل الذي قلنا مساخط ربنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كرد عبيد فعل مولاه بالتي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما لم نشاهد نفعه ليس منكرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كموت خليل عند تلسيع حية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا ظلم عند السلب قدرة خلقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإلزامه ما لم يدع في الجبلة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لإيجاده أشياء من غيب علمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأحيا بها جودا وجودا برأفة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيفعل في مخلوقه ما مراده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن خفت من ذا ظواهر حكمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلولا يقول الله بالكسب معلنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما جاء تخصيص لفعل بنسبة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ذات مخلوق مجازا وغيره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لتنصيصه جزما بنفي المشيئة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا ينظر الراؤون إلا بعقلهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قياسات وهم عاهدوها بعادة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كقيد غلام ثم أمر بمشية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قبيح وذا من ملحقات السفاهة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهذا قيسا باطل في فعاله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذ الكل موجود بحكم الإرادة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو قيل هذا قيل لم أوجد الورى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأعدمه من بعد حين بذلة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تنزه عن نفع وضر بفعله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذا قول من يجري بضرب بدرة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هو الخالق الرحمن كلا وجملة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبين في المنشا بعين حصيفة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بما شاء من أنواره وحياته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتسيير بعض في حنادس ظلمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورتب أجزاء الوجود محققا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الفعل والأرواح في بدو فطرة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأبدى محلا ثالثا في انتهائها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لإظهار أسرار الغيوب الغريبة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأبدع بعد الكل مظهر وصفه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكمله فهما وعلما بعزة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعرفه ما شاء من كونه له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطاعته في أمره المستديمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذاك هو الإنسان أفخر خلقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على كل كون بارتفاع وزلفة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأعطاه عقلا يفهم الخير والتقى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويثبت باريه بأوضح حجة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعلما وسمعا ثم نورا به يرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مراتب أشكال بدت في الشهادة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخيره فيما يريد لنفسه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بما احتاج إصلاحا لقومه صورة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومكنه فيما يروم تكسبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بآثار فضل من نتائج نفحة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وركب فيه قوة غضبية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لدفع الأذى من موبقات البلية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتمم فيه شهوة سبعية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لجلب مرادات له في الغريزة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيثبت ما محبوبه لمراده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويدفع ما مبغوضه لشكيمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكلفه الرحمن بالشرع بعدما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نفى عنه كل النقص في أصل خلقة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلما سرى في مهمه النفس والهوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخاض بحار الجهل من غير ريبة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنت رسل من عند باريه معلنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مناهج ما أبدى لنفس منيرة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأوجب إتباع الرسول على الورى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكلفهم إثبات فرض وسنة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبين أن الكل من عنده بدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطاعته حتم لكل البرية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضى أزلا بالكفر والجهل والنوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لبعض فلا ينفعه قفوى الشريعة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وآخر مفطور صفى معارض</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إجازة كل المدركات بقوة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم يعلم المقتضي علم قضائه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليتبعه فيما أراد برأفة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن لما مال نفس خسيسة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى عدم الإسلام والتبعية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أضاف إلى الباري إرادة فعله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس له علم بذا في الحقيقة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأبقاؤها في الكفر ليس أمارة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على أنها من بابه بطريدة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقد عاش شخص كافرا طول عمره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأدركه سبق له بالسعادة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأسلم ثم أمحى جلائل ذنبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصار بفضل الله من أهل جنة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وآخر في الإسلام أذهب عمره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بورد وأذكار وإكثار حجة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأدركه سبق الكتاب بعلمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصيره من أهل ذل وشقوة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهذا هو الحكم المحقق دائما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خفي على الألباب والألمعية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بيان وقوع الحكم من أول الدنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى آخر الأعصار في كل ذروة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا أيها الذمي هل أنت عارف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بكفرك حتما عند أهل الشريعة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لتحكم أن الله بالكفر قاضيا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم يرضه حاشاه في كل ملة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا كان قاضي الكفر في بدء خلقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليس له تغيير حكم الإرادة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقول نبي الله ما جف سابقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لتحقيق ما أبدى بحكم المشيئة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليس لنا جزم بأنك كافر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا حتم بالإسلام في كل حقبة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن يبين الحكم قرب انتقاله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بآية خير أو بسوء الأمارة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن كنت من أهل السعادة آخرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما ضرك التهويد قبل الإنابة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن كنت من أهل الشقاوة واللظى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا لك نفع إن أتيت بتوبة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طوف القدوم بأشرف البلدان مخصوص</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">به الرمل العري من الخمج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الوداع طوافه نسك فودع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طائفا يا من لبيت الله حج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من يفارق مكة ودع ولو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سفرا قصيرا كان ودعك الهوج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سرفا يحرمه وإن هو لم يكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا صاح في العصيان يأتيك الجرح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويحل أكل زرافة وإن ادعى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تحريمها من كان من أهل الحجج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتوقف الأستاذ في تحريم طاووس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذا في الببغا فاقف النهج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما بين والدة ونجل فرقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالرد من عيب حرام كالشنج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والشهد ليس يصح فيه عنده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ياذا الحجى سلم سلمت من الوهج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في أول للشهر أو في آخر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسلم صحيح ذا فمن يسلم فلج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والحمل في هذا لجزء أول</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من كل نصف حبذا قول بهج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في أرزهم في قشرة السفلى أسلم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جائز هذا كوردك من فلج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليس بمعلوم قضا الحكم جازما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا عدم الرضوان حتما لشقوة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بل أعطاك عقلا ثم فهما محققا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأعلن منهاجا حوى كل خصلة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تشهد وجز تحت الشريعة مؤمنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بقدرتك الخيرية المستخيمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما أنت مختار لنفسك كل ما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تحاوليه من مشبهات وشهوة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن لم تقل بالنسخ كنت مكذبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بما جاء موسى من بيان وشرعة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لرفعهما أحكام من كان قبله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كتزويج بعض بين أخت بإخوة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن كنت بالنسخ المحقق قائلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتابع لشرع حاز كل مليحة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن قلت بالنسخ المخصص واقعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فذا هو ترجيح بغير الأدلة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهل أنت ساع إن أتتك خصاصة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بوسعك حوبيا لاتقاء جوعة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهل أنت إن فاجاك فعل منافر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بقتل ونهب أو بشر وفتنة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تكون مضيفا كل ذاك حقيقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى الخالق الرحمن في كل لحظة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن كنت مختارا لنفسك عزها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فبشر لها حتما بقول الشهادة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذ الخاص ملزوم من العام مطلقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يبين هذا في دلائل حكمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن كنت تسعى في بلائك مسرعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتدفع ما لاقاك من كل هفوة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلبست حينئذ بافك ولم تكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بفعل إله راضيا بالحقيقة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثبتت لرب الشفع شفعته إلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إسقاطه فأصخ لقول ذي نعج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ووفاة رب الرهن تبطل رهنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من قبل قيض فاستمع ودع الهرج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخيار تصرية يمد إلى مضي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثلاثة أيام شهر من حجج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سير الأقارب لا يقر بذمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلا ولو بالفرض من قاض عرج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولمؤجر كسح لبئر ما نقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالوعة هو لازم وإن زعج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولئن وهبت الدين يا رب التقى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غير المدين يصح فاتبع من عمج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سفه المولى للولاية سالب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من غير حجر الحاكم العالي الدرج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا ينظرن عبد إلى مولاته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حرم عليه ذا كمن غصب الجرح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلا ولا الممسوح ينظر طرفه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">للأجنبية إن تربص أو درج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن عينت كفؤا وعين غيره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعني الولي تجاب صاحبه البرج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكذاك ينعقد النكاح نعم بمستور</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فدع من قال لا ثم انحضج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والعسر قبل دخوله بالمهر لم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يثبت خيار الفسخ عن ذات الزجج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعاك ولم ينسد دونك بابه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلج فيه واطلب منه خير الطريقة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلو كنت مخلوقا لإسعار ناره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا نفع في إقفاء كل شريعة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رضاؤك في هذا كلا شيء هاهنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأنك مقبوض على شر قبضة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأوجب رب الكائنات الرضا بما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضاه وأبداه بعلم وقدرة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم يرض أن ترضى بمقضيه كذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نهاك عن الفحشاء في كل لمحة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليس الرضا عما نهاك رضاؤه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن رضاه في اتباع الإرادة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما لاح بعد الكون عند وجوده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لرؤية مكنون سرى في السجية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا شاء منك الكفر كنت معاندا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم تقبل الشرع الجليل بخشية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجود الرضا حسب القضا منك لا رضا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا صدق في إقفاء حكم المشيئة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تناولك العمر القديم بصورة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لإمضاء حكم بل لتركيب حجة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليس اختيار في خلاف قضائه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا عدل عن أحكامه لعزيمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بل أعطاك حولا ثم كسبا محققا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجاد بأنعام الفهوم العميمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما قلت يا ذمي قول مسفسط</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليس له عند العقول بعبرة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا دخل في قول الإله وفعله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيختار ما يختار من كل فعلة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا نجح فيما رمت إذ هو حسرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حوتها نفوس قسطها من شقاوة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جوابك يا ذمي أعداد ستة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتسعين بيتا من جواهر صنعتي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تروم دحاض الحق ويحك طامعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأبياتك المدحوضة المستحيلة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلهي تعطف وارحم العبد أحمدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بطوس بدت فيها له من ولادة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يخوض بحار العلم والحكم التي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هي الغاية القصوى بنور العناية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بما نال من أحوال رفعة شيخه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الوجد والإجلال وقت الإنابة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحاط بما أبدى من العلم والهدى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بتعريفه ذا من جلائل نعمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمن مال صدقا نحو حضرته التي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هي الملجأ الأقصى لكل سريرة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يحيط بأسرار وجل معارف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يكون سراها روح روح قريرة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيا ناظرا في ذا الجواب لفهمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تدبر بعلم لا تكن متفوت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطبق معاني اللفظ من كل موطن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لإدراجنا فيه فضائل جمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تك ممن واخذ الغير قبل أن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يحقق ما أنشا بحسن الروية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تكون مسيئا عند من أوجد النهى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخصصها بالفهم في كل ساعة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على سيد الكونين منا صلاته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نفوز بها يوم الجزاء بزلقة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">جواب الشيخ علاء الدين القونوي الذي وعدت بذكره في ترجمته السابقة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حمدت إلهي قبل كل مقالة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصليت تعظيما لخير البرية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحاولت إبداع النصيحة منصفا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لمن طلب الإيضاح في حل شبهة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأول ما يلقى إلى كل طالب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لتحقيق حق واتباع حقيقة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يزوع الذي في كل عقد وشبهة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يصد عن الإمعان في نظم حجة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإلقاء سمع واجتناب تعنت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا خير في المستمحن المتعنت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا صح منك الجد في كشف غمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بليت بها فاسمع هديت لرشده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صدقت قضى الرب الحكيم بكل ما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يكون وما قد كان وفق المشيئة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهذا إذا حققته متأملا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليس يسد الباب من بعده دعوة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأن من المعلوم أن قضاءه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأمر على تعليقه بشريطة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يجوز ولا يأباه عقل كما ترى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حدوث أمور بعد أخرى تأدب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما الري بعد الشرب والشبع الذي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يكون عقيب الأكل في كل مرة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس ببدع أن يكون معلقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضاء الإله الحق رب الخليقة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بكفرك مهما كنت بالبغي رافضا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعاطي أسباب الهدى مع مكنة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمن جملة الأسباب فيما رفضته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مع الأمر والإمكان لفظ شهادة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأنت كمن لا يأكل الدهر قائلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أموت بجوع إذا قضى لي بجوعتي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلو أنتم أقبلتم بضراعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى الله والدين القويم الطريقة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ووفيتم حسن التأمل حقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأحسنتم الإمعان في كل نظرة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكان الذي قد شاءه الله من هدى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس خروج عن قضاء بحالة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا نفحات الرب في الدهر جمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن تعرض كي تفوز بنفحة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تتكل واعمل فكل ميسر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما هو مخلوق له دون ريبة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو كنت أدري أن ذهنك قابل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لفهم كلام ذي غموض ودقة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأشبعت فيه القول بسطا محققا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على نمطي علمي كلام وحكمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكنما المقصود إقناع مثلكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهناك قصيرا من فصول طويلة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولولا ورود النهي عن هذه التي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سألت لصار الفلك في وسط لجة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فها أنا أطوي ما نشرت بساطه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأستغفر الله العظيم لزلتي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 طبقات الشافعية الكبرى،(دار هجر - القاهرة،1992،ط 2،ج 10،ص 339)</w:t>
       </w:r>
@@ -9089,131 +9089,131 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الباجى الأصولي الجدلى المناظر أقام بدمشق مدة، ثم ولى قضاء الكرك مدة، ثم دخل القاهرة واستوطنها وناب في الحكم بالشارع ثم تركه ونصب نفسه للاشتغال، ودرس بالسيفية، وكان أنظر أهل زمانه وأصحهم ذهنا وأحسنهم بحثاً مع قلة الاشتغال بحيث أنه لا يكاد يمسك كتاباً، وكان الشيخ تقى الدين القشيرى يعظمه ويجله كجل الأئمة، تفقه على ابن عبد السلام وسمع منه، وروى عنه الشيخ تقى الدين السبكى واختصر المحرر وعليه مؤخذات فيه، وله ’’حقائق الكشف في المنطق’’، و’’الغاية في أصول الفقه’’، ’’ومختصر في أصول الدين’’، قيل: ما من علم إلا وله فيه مختصر. ولد سنة إحدى وثلاثين وستمائة، ومن شعره:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حَياة وعلمُ قُدْرةٌ وإرادة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسمعٌ وإبصارٌ كلامٌ مع البقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صفاتٌ لذات اللَّه جلَّ قَديمةٌ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لَدَى الأشعري الخيِّر في العلم والتُّقَى’’.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله أيضاً:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رثى لي عوَّدى إذ عاينونى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسحب مدامعى مثل العُيون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وراموا كَحْل عينى قلت كفوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأصل بليتى كَحْل العُيُون’’.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">مات بالفاهرة يوم الأربعاء سادس ذى القعدة من سنة أربع عشرة وستمائة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9281,50 +9281,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>