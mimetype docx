--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -375,91 +375,91 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ذكره العماد الكاتب في كتاب السيل على الذيل وذكر أنه مدح السلطان صلاح الدين بقصيدة منها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بين الفؤادين من صب ومحبوب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يظل ذو الشوق في شد وتقريب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وهي طويلة أورد العماد منها قطعة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن الغريب أن هذا السخاوي مدح الشيخ رشيد الدين الفارقي بقصيدة مطلعها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاق الرشيد فأمت بحره الأمم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصد عن جعفر وردا له أمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وبين وفاة الممدوحين أكثر من مائة سنة ولا أعلم لذلك نظيرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">توفي السخاوي في ثاني عشر جمادى الآخرة سنة ثلاث وأربعين وستمائة</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -649,75 +649,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره في زيد الكندي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يكن في عصر عمرو مثله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكذا الكندي في آخر عصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهما زيد وعمرو إنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بني النحو على زيد وعمرو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 البلغة فى تراجم أئمة النحو واللغة،(جمعية إحياء التراث الإسلامي - الكويت،1986،ط 1،ج 1،ص 47)/(دار سعد الدين للطباعة والنشر والتوزيع،2000،ط 1،ج 1،ص 216)</w:t>
       </w:r>
@@ -884,107 +884,107 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">شيخ العربية والقرَّاء والفقهاء في زمانه بدمشق، سمع من السلفي وحنبل وغيرهما، وقرأ على الشاطبي، وله تفسير في أربعة أجزاء وغيره في فنون القراءات، وعنه أبو شامة. مات سنة ثلاث وأربعين وستمائة، وقد نيف على السبعين ودفن بقاسيون. ومن شعره:-</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قالوا غداً نأتى ديار الحمى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونترك الركب بمغناهم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكل من كان مطيعاً لهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصبح مسروراً بلقياهم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت فلى ذنب فما حيلتى. بأى وجه أتلقاهم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قيل أليس العفو من شأنهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لاسيما عن من يرجاهم’’.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 العقد المذهب في طبقات حملة المذهب،(دار الكتب العلمية، بيروت - لبنان،1997،ط 1،ج 1،ص 1)</w:t>
       </w:r>
@@ -1045,50 +1045,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>