--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -132,6715 +132,6715 @@
         <w:t xml:space="preserve">توفي حادي عشرين جمادى الأولى سنة تسع عشرة وست مائة بنصيبين. وهذا ديوانه المشهور أظن أنه هو الذي جمعه من شعره وانتقاه لأنه كله منقى منقح، الدرة وأختها، وإلا فما هذا شعر من لا نظم له إلا هذا الديوان الصغير.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">نقلت من خط شهاب الدين القوصي في معجمه قال: أنشدني لنفسه بدمشق في صبي يشتغل بعلم الهندسة: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبي هندسي الشكل يسبيك لحظه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخال وخد بالعذار مطرز</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومذ خط بيكار الجمال عذاره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كقوس علمنا أنما الخال مركز </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقلت أنا أيضا: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا أيها الرشأ الذي لما بدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">محيت لديه محاسن الأقمار </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما راح خدك وهو دائرة المنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا وخالك مركز البركار </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه، أنشدني لنفسه في مبقلة: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مبقلة أعجبني شكلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يسرح منها الطرف في مرج </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنما قسمة أبياتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما بدت رقعة شطرنج </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: وأنشدني لنفسه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعلمت علم الكيمياء لحبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غزال بجسمي ما بعينيه من سقم </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصعدت أنفاسي وقطرت أدمعي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصحت بذا التدبير تصفيرة الجسم </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت منه، قال: أنشدني لنفسه في صبي يهودي رآه بدمشق فأحبه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من آل إسرائيل علقته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسقمني بالصد والتيه </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد أنزل السلوى على قلبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنزل المن على فيه </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: أنشدني لنفسه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لاح على وجنته عارض</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالعرض القائم بالجوهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا شعر لا تكذب على خده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ذاك إلا صدأ المغفر </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: دخلت أنا وهو على الصاحب الوزير صفي الدين ابن شكر رحمه الله وقد حم بقشعريرة في بعض أمراضه فأنشده: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تبا لحماك التي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أضنت فؤادي ولها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هل سألتك حاجة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأنت تهتز لها </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فكانت جائزة هذين البيتين استخدامه له على ديوان أوقاف الجامع المعمور بدمشق بجراية وافرة وجار موفور. قال: وأنشدني لنفسه من قصيدة أشرفية: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">برزنا إلى الرمي في حلبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حسان الوجوه خفاف المضارب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بنادقهم في عيون القسي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأحداقهم تحت قسي الحواجب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتلك لها طائر في السما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهذي لها طائر القلب واجب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنها في وصف البزاة: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بزاة لها حدق الأفعوان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأظفارها كحماة العقارب </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فللأفق نسران ذا واقع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذا طائر حذر الموت هارب </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: وأنشدني لنفسه من أبيات: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا جاذب القوس تقريبا لوجنته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والهائم الصب منها غير مقترب </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أليس من نكد الأيام يحرمها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمي ويلثمها سهم من الخشب </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: وأنشدني لنفسه يمدح الوزير يوسف بن الحسين: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدر تم له من الشعر هاله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من رآه من المحبين هاله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قصر الليل حين زار ولا غـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـرو غزال غارت عليه الغزالة </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا نسيم الصبا عساك تحملـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـت لنا من سكان نجد رساله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كل معسولة المراشف بيضا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ء حمتها سمر القنا العسالة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عانقتني كصارمي وأدارت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">معصميها في عاتقي كالحماله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن بالرقمتين ملعب لهو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بسطت دوحه علينا ظلاله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">معلم معلم وشى بسطه الزهـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـر وحاكته ديمة هطاله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأن الحمام فيه قيان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعربت لحنها على غير آله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأن القضيب شمر للرقـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـص سحيرا عن ساقه أذياله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن خوض الدماء أطيب عندي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من مطايا أمست تشكى كلاله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهي مثل القسي شكلا ولكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هي في السبق أسهم لا محاله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تركتها الحداة بالخفض والرفـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـع حروفا في جرها عماله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نحو باب الوزير يوسف نجم الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـدين نجل الحسين زين الجلاله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم له من رسالة تعجز الخلـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـق كأن الباري بها أوحى له </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذو يد موسوية ومحيا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يوسفي إذا رأيت جماله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بسط الجود عندما بسط السا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ئل في نيل جوده آماله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">داره جنة النعيم فمن فا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ز بتقبيل تربها طوبى له </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: وقد تقدم في ترجمة محمد بن يوسف التلعفري له قصيدة على هذا الوزن. وقلت أنا، وهي من مبادي ما نظمت في زمن الصبا: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذكر البان بالعقيق وضاله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عندما شام برقه فأضاله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واعتراه إلى الديار حنين</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كاد يقضي أو قضى لا محاله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أي عيش يهنا بقولي:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عساهم، والأماني على المحال محاله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأبي أهيف تعلم منه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غصن البان ميله واعتداله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحكاه الخطي لونا ولينا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يزده وذاك شرط العداله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما تثنى عطفاه إلا وأمست</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألف القد بالنسيم مماله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شمس أفق فإن أدار لثاما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت: بدر السماء في وسط هاله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نقط الحسن خده سواد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاعترى القلب غيرة حين خاله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قيل لي: ذا الذي غدوت تراه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عمه بالجمال أصبح خاله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن تكلفت في هواه سلوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جاءني حسنه بألفي دلاله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصل ما بي دلاله قد دهاني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبراني فلا عدمت دلاله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأني به تخيل دمعي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنه قد أساله فأساله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأذاب الفؤاد بالوجد حتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رق مما به العدى والأسى له </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لست أنسى لياليا قد تولت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نلت فيها من الحبيب وصاله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلما مدت النجوم شباكا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منع الصبح أن تصاد الغزاله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو تبدت فيها طلائع فجر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سل برق الدجى عليها نصاله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيها القلب عد عن ذكر هذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن عين الزمان فيها كلاله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما فؤاد المحب إلا مذاب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودموع المشوق إلا مذاله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكلام العذول إلا ملام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونفار الحبيب إلا ملاله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونقلت من خطه قال: أنشدني لنفسه قصيدته الرقطاء يعجم منها حرف ويطلق حرف، وسماها: مضمار الخواطر، يمدح بها الوزير علم الدين يحيى ابن الصاحب صفي الدين ابن شكر وهي: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد فاز عندي رجـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـل بحبه يستعجل </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ريم غرير نافر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شويدن مخلخل </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أضلنا فلا ترى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لنا برشد سبل </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فويح قلب صبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلب مشوق وجل </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليس يطيع قلبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تلح عذل </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قم يا نديم ترتوي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من كف ريم يرفل </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبلج حيانا بصبح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تحت ليل يسبل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بكفه قد شعشعت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كبرق ليل يعجل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جل فلا يدخل غم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قط قلبا تدخل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يحياي كن لي إن هـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـذا زمن مزلزل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا خوف من آفاته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">برب عزم يكفل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا قصيد بك قد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جل فلا يمثل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: وأنشدني لنفسه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رنا وانثنى كالسيف والصعدة السمرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما أكثر القتلى وما أرخص الأسرى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خذوا حذركم من خارجي عذاره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقد جاء زحفا في كتيبته الخضرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غلام أراد الله إطفاء فتنة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعارضه فاستأنفت فتنة أخرى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فزرفن بالأصداغ جنة خده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأرخى عليها من ذوائبه سترا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أغن يناجي شعره حلي خصره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما يعتب المعشوق عاشقه سرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصلت بداجي شعره ليل وصله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلم أر صبحا غير غرته الغرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخوض عباب الموت من دون ثغره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذاك يغوص البحر من طلب الدرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غزال رخيم الدل في يوم سلمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليث له في حربه البطشة الكبرى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دري بحمل الكأس في يوم لذة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن بحمل السيف يوم الوغى أدرى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أهيم به في عقده أو نجاده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا بد في السراء منه وفي الضرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وظامية الخلخال إن وشاحها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهذا قد استغنى وذاك اشتكى الفقرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تلأتلأ در العقد تيها بجيدها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وساكن ذاك النحر لا يذكر البحرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لها معصم لولا السوار يصده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا حسرت أكمامها لجرى نهرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعتني إلى السلوان عنه بحبها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما كنت أرضى بعد إيماني الكفرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأي اعتذار ألتقي حسن وجهه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا خدعتني عنه غانية عذرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تقول وقد أزرى بها حسن وصفه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لحى الله رب الشعر أو ناظم الشعرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألم ترني بين السماطين منشدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأني على شاه أرمن أنثر الدرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مليك كريم باسل عم عدله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمن حاتم وابن الوليد ومن كسرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أني سخي تحت سطوته الغنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فخف وتيقن أن في عسره يسرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هو البحر بل -أستغفر الله- إن في</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بنان يديه للندى أبحرا عشرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا قام ينميه الخطيب بمنبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تأود تيها واكتسى ورقا خضرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لحى الله حربا لم يكن قلب جيشها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومجلس عدل لا يكون به صدرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: أنشد الصاحب صفي الدين بحضوري هذه الأبيات: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قمت ليل الصدود إلا قليلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم رتلت ذكركم ترتيلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ووصلت السهاد أقبح وصل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهجرت الرقاد هجرا جميلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مسمع كل من كلام عذولي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حين ألقى عليه قولا ثقيلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفؤاد قد كان بين ضلوعي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخذته الأحداق أخذا وبيلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قل لرامي الجفون أن لعيني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في بحار الدموع سبحا طويلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ماس عجبا عن كأنه ما رآني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غصنا طليحا ولا كثيبا مهيلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحمى عن محبه كاس ثغر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حين أضحى مزاجها زنجبيلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بان عني فصحت في أثر العيـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـس: ارحموني ومهلوهم قليلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا عبد للصاحب ابن علي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد تبتلت للثنا تبتيلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تسمه وعدا نبيل نوال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنه كان وعده مفعولا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">راع أعداءه بصفر اليراعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ت فأنسى صريرهن الصهيلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا كان خصمك الدهر والحكـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـم إلى الله فاتخذه وكيلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن مدحي له أشد وطآء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقرضي أقوى وأقوم قيلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جل عن سائر البرية قدرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاخترعنا لمدحه التنزيلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: ومن شعره: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">باكر صبوحك أهنى العيش باكره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقد ترنم فوق الأيك طائره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والليل تجري الدراري في مجرته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالروض تطفو على نهر أزاهره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكوكب الصبح نجاب على يده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مخلق تملأ الدنيا بشائره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فانهض إلى ذوب ياقوت لها حبب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تنوب عن ثغر من تهوى جواهره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جمراء في وجنة الساقي لها شبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهل جناها مع العنقود عاصره؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ساق تكون من صبح ومن غسق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فابيض خداه واسودت غدائره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مفلج الثغر معسول اللمى غنج</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مؤنث الجفن فحل اللحظ شاطره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مهفهف القد يندى جسمه ترفا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مخصر الخصر عبل الردف وافره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بيض سوالفه لعس مراشفه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نعس نواظره خرس أساوره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعلمت بانة الوادي شمائله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزورت سحر عينيه جآذره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنه بسواد الصدغ مكتحل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وركبت فوق خديه محاجره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نبي حسن أظلتنا ذوائبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقام في فترة الأجفان ناظره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلو رأت مقلتا هاروت آيته الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـكبرى لآمن بعد الكفر ساحره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قامت أدلة صدغيه لعاشقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على عذول أتى فيه يناظره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خذ من زمانك ما أعطاك مغتنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنت ناه لهذا الدهر آمره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالعمر كالكأس تستحلى أوائله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكنه ربما مجت أواخره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه من قصيدة: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي الكلة الحمراء بيضاء طفلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بزرق عيون السمر يحمى احورارها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أثار لها نقع الجياد سرادقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">به دون ستر الخدر عنا استتارها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لها طلعة من شعرها وجبينها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعانق فيها ليلها ونهارها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لها من مهاة الرمل جيد ومقلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس لها استيحاشها ونفارها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما سكنت وادي العقيق ولا الغضا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن بعيني أو بقلبي دارها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما الثريا والهلال تقارنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أشكك هل ذا قرطها وسوارها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأي قضيب جال فيه وشاحها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأي كثيب ضاق عنه إزارها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما كنت أدري قبل لؤلؤ ثغرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأن نفيسات اللآلي صغارها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هي البدر إلا أن عندي محاقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هي الخمر إلا أن حظي خمارها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيا كعبة من خالها حجر لها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعيد علينا حجها واعتمارها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن بلغتها النفس يوما بشقها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلبي لها هدي ودمعي جمارها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طاب الصبوح لنا فهاك وهات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واشرب هنيئا يا أخا اللذات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم ذا التواني والشباب مطاوع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والدهر سمح والحبيب مواتي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قم فاصطبح من شمس كاسك واغتبق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بكواكب طلعت من الكاسات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صفراء صافية توقد بردها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعجبت للنيران في الجنات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ينسل من قار الظروف حبابها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والدر مجتلب من الظلمات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عذراء واقعها المزاج أما ترى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منديل عذرتها بكف سقاني؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتريك خيط الصبح مقتولا إذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مرقت من الراووق في الطاسات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يسعى بها عبل الروادف أهيف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خنث الشمائل شاطر الحركات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يهوي فتسبقه أساود شعره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ملتفة كأساود الحيات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يدري منازل نيرات كؤوسه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما بين منصرف وآخر آت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو قسمت أرزاقنا بيمينه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عدل الزمان على ذوي الحاجات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حظي من الزمن القليل وهذه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نفثات في وهذه كلماتي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سواي في سلوته يطمع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعنفوا إن شئتم أو دعوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أوضحتم الرشد فمن يهتدي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقلتم الحق فمن يسمع؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بي ضيق العين وإن أطنبوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الحدق النجل وإن أوسعوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الليل من شعرته مسبل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والشمس من طلعته تطلع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمانا أيها القمر المطل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ففي جفنيك أسياف تسل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يزيد جمال وجهك كل يوم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولي جسد يذوب ويضمحل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما عرف السقام طريق جسمي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن دل من أهوى يدل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يميل بطرفه التركي عني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صدقتم إن ضيق العين بخل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا نشرت ذوائبه عليه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترى ماء يرف عليه ظل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: أخذت هذا المعنى من الرابع وقلت: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أترك هوى الأتراك إن شئت أن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تبتلي فيهم بهم وضير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا ترج الجود من وصلهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ضاقت الأعين منهم لخير </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعر ابن النبيه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جد وجدي بحب لاه وأودى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بفؤاده تذكاره وهو ناس </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من بني الترك لين العطف قاسي الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـقلب سهل القياد صعب المراس </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضيق العين وهي من صفة البخـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـل فإن جاد كان ضد القياس </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قم يا غلام نصيحة من نصح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالديك قد صدع الدجا لما صدح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خفيت تباشير الصباح فسقني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ضل في الظلماء من قدح القدح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صهباء ما لمعت بكف مديرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لمقطب إلا تهلل وانشرح </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والله ما مزج المدام بمائها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكنه مزج المسرة بالفرح </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وضحت فلولا أنها تروي الظما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلنا: شراب أو سراب قد طفح </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هي صفوة الكرم الكريم فما بدت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سراؤها في باخل إلا سمح </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من كف فتان القوام بوجهه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عذر لمن خلع العذار أو اطرح </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قمر شقائق مرج وجنته حمى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما شقها سرج العذار ولا سرح </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولى بشعر كالظلام إذا دجا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأتى بوجه كالصباح إذا وضح </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يهتز كالغصن الرطيب على النقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذا خف في طي الوشاح وذا رجح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">النرجس الغص استحى من طرفه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشعره زهر الأقاح قد انفتح </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأنه متبسم بعقوده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو بالثنايا قد تقلد واتشح </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: ولابن سناء الملك قصيدة على هذا الوزن تأتي في ترجمته إن شاء الله تعالى، ومن شعره أيضا: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ساكني السفح كم عين بكم سفحت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نزحتم فهي بعد البعد قد نزحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لهفي لطيبة أنس منكم نفرت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا بل هي الشمس زالت بعدما جنحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بيضاء حجبها الواشون حين سرت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عني فلو لمحت صبغ الدجا لمحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقتص من وجنتيها قلت عاشقها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن ضرجت قلبه باللحظ أو جرحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يهتز بين وشاحيها قضيب نقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حمائم الحلي في أفنانه صدحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأسود الخال في محمر وجنتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كمسكة نفحت في جمرة لفحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لها جفون وأعطاف عجبت لها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالسقم صحت وبالسكر الشديد صحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وروضة وجنات الورد قد خجلت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيها ضحى وعيون النرجس اتقحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تشاجر الطير في أشجارها سحرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومالت القضب للتعنيق واصطلحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والقطر قد رش ثوب الدوح حين رأى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مجامر الزهر من أذياله نفحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">باكرتها وحمام الروض نافرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن البروج بكف الصبح إذا وضحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما بين عذران ماء مسها لبست</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثوب الحباب حياء منه واتشحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تشعشعت في يد الساقي وقد مزجت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنها بنصال الماء قد ذبحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يسعى بها أهيف خفت معاطفه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكن روادفه من ثقلها رجحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">للحسن ماء ومرعى وفق وجنته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ربيع عيني فيه كلما سرحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قالوا: تعشق سوى هذا فقلت لهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لي همة لدني قط ما طمحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في أحسن الناس أشعاري إذا نسبت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي أجل ملوك الأرض قد مدحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: وفي ترجمة صفي الدين عبد العزيز بن سرايا الحلي قصيدة على وزن هذه ذكرتها هناك، وهذه أصنع. ولي أنا قصيدة في هذا الوزن وعلى هذا الروي أستحيي أن أذكرها بعد هذه، ولكن فتنة الإنسان بكلامة أوجبت إيرادها، وهي: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفى لها الحسن طوعا بالذي اقترحت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلو رأتها بدور التم لافتضحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنها البدر في ليل الذوائب قد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تقلدت بالنجوم الزهر واتشحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صحت على سقم أجفانها وكذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعطافه وهي سكرى بالشباب صحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تفري حشاي وتفنيها لواحظها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ضر تلك الصفاح البيض لو صفحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مهاة حسن أداريها إذا نفرت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عني وأعطفها بالعتب إن جمحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد حار في وصف أغزالي العذول بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقال كيف حلت في غادة ملحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بذلت في وصلها روحي فقد خسرت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجارة الحب في روحي وما ربحت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولي أمالي نفس طالما كذبت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيها ولو جنحت نحو الوفا نجحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زارت لتمنحني من وصلها مننا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أهلا بها وبما منت وما منحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقسمت ما سجعت ورق الحمائم في</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">روض على مثل عطفيها ولا صدحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكلما اعتدلت بالميل قامتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رأيتها فوق حسن الغصن قد رجحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما اكتسى خدها من لؤلؤ عرقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكنها وردة بالطل قد رشحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورب ليل خفيف الغيم أنجمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أزاهر قد طفت في لجة طفحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يتلو الهلال الثريا في مطالعها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنها شفة للكأس قد فتحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وللنسيم رسالات مرددة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحمرة البرق في فحم الدجا قدحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والزهر قد أوقت منه مجامره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكلما لفحت ريح الصبا نفحت </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال ابن النبيه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خدمت بديوان المحبة ناظرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على غرة يا ليتني فيه عامل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحاسب فرط السقم جسمي فلم تكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">توافيه إلا أعظم ومفاصل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال ابن النبيه بيتا أبدع فيه، تقرأ كل كلمتين منه مقلوبا وهو: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لبق أقبل فيه هيف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كل ما أملك إن غنى هبه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال يمدح الأشرف موسى بزجل وهو:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الزمان سعيد مواتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والحبيب حلو رشيق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والربيع بساطو أخضر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والشراب أصفر مروق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والنسيم سحر تنفس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن عبير أو مسك أذفر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والغصون بحال ندامى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من سلاف الغيم تسكر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والغدير يمد معصم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ينجلي في نقش أخضر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والهزار يعمل طرايق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الغنا مزموم ومطلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هات يا ساقي الحميا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن نجم الليل غرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من يكون البدر ساقيه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كيف لا يشرب ويطرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنت والأوتار والكاس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">للهموم دوا مجرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تخاف الصبح يهجم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دع يجي ويركب أبلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذا قبس يا بني في يدك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو فصوص ياقوت أحمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تقربها لخدك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تشتغل بالنار وتسكر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خجلت من نور وجهك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذ رأت أجل منظر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والحباب باهت لثغرك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من حياه يعوم ويغرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذا المليح في الجنة يبدو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنا مسكين في جهنم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">آه على قبلة في جيدو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأخرى في ذاك الفميم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو ترى حمرة خدودو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعذاره المنمنم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كان ترى ثوب أطلس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحمر معدني بأخضر معتق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا نديم اسمع نصيحا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تنم ما دمت يمكن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الصباح ومثله في الكاس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ترى ما أبهج وما أحسن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والشقيق حمرا في صفرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنه رايت شاه أرمن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ملك تخال جمالو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما خلق وليس يخلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الكرم والعفاق والباس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عندك أبو الفتح موسى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الأسد إذا تنمر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والعدو بحال فريسا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يدع في الدنيا يذكر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا جليل ولا نفيسا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكسا الاسلام جلاله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن ذا سعيد موفق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورشيقه المعاطف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رأتو بين السناحق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والغبار بحال غمائم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والسيوف بحال بوارق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسنا جبينو يرمي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بشعاع على الخلائق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زعقت: حر أم زوجي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والنبي غدا تطلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأردت معارضته وأنا بالقاهرة سنة سبع وثلاثين وسبع مائة، فقلت وهو أول زجل نظمته:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبصر النيل كيف صفا لي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وانطبع لما تملق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفرش في الروض بساطو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهو بالأزهار مزوق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هات كاسي يا نديمي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما بقي للهو عاقه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الفرح شاليشو عندي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والسرور من خلفو ساقه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والمليح عبى لي خصره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كل باقه بلباقه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والشراب قاعد مجلس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حين رأى الرواق معلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصبح النرجس في بهته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حين رأى للورد صوله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والشقيق يحمل مشاعل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والربيع قد صار لو دوله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والنسيم لما تحرك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رقص الأغصان في جوله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعليه الطير غنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والغدير بالموج صفق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما نجومي غير ندامى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طردوا بالسعد عكسي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سبقوا للهو بدري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واحتسوا في الكاس شمسي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وغدا يومي بنعمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعليها أطلب أمسي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاضربوا إلى الرعد كوسات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وانشروا إلى البرق بيرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أي مليح يسبي فؤادي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عندما تسحر عيونو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ينال الصب منو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في مناه إلا منونو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو ثنى أعطاف قدو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو تبدى نور جبينو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تبصر الأغصان في كسره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والصباح من غيظو ينشق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت: قلبي قد تقلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال لي: من ذي العوينات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت: في ثغرك حلاوه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: هي سكر سنينات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت: يا زهرة حياتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: هي في ذي الوجينات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت: مثل الغصن قدك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال لي: واحلا وأرشق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا فؤادي لا تحل عن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حب هذا الظبي الأحور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إياك أن يطغيسك لائم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: كنك بو تعذر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ترى كافور خدو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعليه الخال كعنبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تخف صولة عذارو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دع يجي ويركب أبلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبصرت معشوق قلبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جارتي يوم وهو داخل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فسباها بانعطافو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتثنيه في الغلائل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتحت لو قالت: ادخل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نعملو يا سيد واصل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزويجي إن تكلم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أكل الدره وفرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما مات رثاه شهاب الدين أبو الخطاب محمد بن جعفر بن الحسين الربعي المنفوشي من قرية المنفوشة من قرى النيل ببلاد العراق: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شعراء الزمان إن المعاني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والمعالي تبكي على ابن النبيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مات روح القريض واخترم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الفضل وحسن البديع والتشبيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كان عند الإنشاد آية موسى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالقوافي من بعده في التيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 21،ص 0)</w:t>
       </w:r>
@@ -6966,50 +6966,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>