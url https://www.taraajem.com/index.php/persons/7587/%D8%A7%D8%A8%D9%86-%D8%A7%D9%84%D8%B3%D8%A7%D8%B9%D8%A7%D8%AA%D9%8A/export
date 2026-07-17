--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -182,7475 +182,7475 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحكي أن بهاء الدين المذكور كان مليح الصورة ظريفا، وأنه كان ممن يتعشقه أربعون شاعرا، وأنه كان إذا نظم القصيدة ألقاها بينهم، فينقحها الجميع له، فلذلك جاد شعره. وديوانه كبير، ثلاث مجلدات كبار. وهو عند أكثر الناس أنه شاعر عظيم، وأنا ما أراه يداني ابن النبيه، وإن كان ابن الساعاتي قادرا مكثارا طويل النفس. وقيل إنه قال له يوما - وهو في حداثته - ابن منقذ: أجي وأحدثكم؛ فقال له ابن الساعاتي: مر ويك. وكلاهما أراد التصحيف؛ قال ابن منقذ: أخي واحد بكم؛ فقال ابن الساعاتي: مروءتك. وهذا لطف منه. نقلت من خط القوصي في معجمه، قال: أنشدني لنفسه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قم يا نديم إلى مباشرة الوغى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالحرب قائمة ونحن هجود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والليل قد أودى وقهقه عندنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الإبريق من طرب وناح العود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولئن زعمت بأن ذلك باطل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلنا عليه أدلة وشهود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">القطر نبل والغدير سوابغ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والبرق بيض والغمام بنود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال القوصي: أنشدني لنفسه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومواقف بالنيربين شهدتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والعيش غض والزمان غلام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جمد المدام بهن فهو فواكه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجنى وذاب التبر فهو مدام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مخطوبة جليت فنقطها الحيا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعقود در خانهن نظام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والدوح يرقص والبروق بجوها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل الصوارم بالرقاب تشام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سفرت فنرجسها المضاعف أعين</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والورد خد والقضيب قوام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: أنشدني لنفسه في سوداء أحبها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زعموا أنني بجهلي تعشقـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـتك سوداء دون بيض الغواني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليس معنى الجمال فيك بخاف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنما أنت خال خد الزمان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: أنشدني لنفسه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تعجبن لطالب بلغ المنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كهلا وأخفق في الشباب المقبل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالخمر تحكم في العقول مسنة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتداس أول عصرها بالأرجل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: أنشدني لنفسه، يشبه الباذنجان:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا مهدي الأبذنج أهلا بما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أهديت إذ كنت لنا منعما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شبهته لما تأملته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم أكن في مثله معدما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقماع كيمخت على أكرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من أدم قد حشيت سمسما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال ابن الساعاتي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولقد نزلت بروضة حزنية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رتعت نواظرنا بها والأنفس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فظللت أعجب حيث يحلف صاحبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والمسك من حافاتها يتنفس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما الجو إلا عنبر والدوح إ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا جوهر والأرض إلا سندس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سفرت شقائقها فهم الأقحوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ن بلثمها فرنا إليه النرجس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكأن ذا خد وذا ثغر يحا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وله وذا أبدا عيون تحرس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أما ترى البدر يجلوه الغدير وقد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حفت به قضب بالنور في لثم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كخوذة فوق درع حولها أسل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سمر أسنتها مخضوبة بدم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أيضا من أبيات في وصف الثلج:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">السحب رايات ولمع بروقها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بيض الربا والأرض طرف أشهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والند قسطله وزهر شموعنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صم القنا والفحم نبل مذهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لله يوم في سيوط وليلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صرف الزمان بأختها لا يغلط</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بتنا وعمر الليل في غلوائه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وله بنور البدر فرع أشمط</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والطل في سلك الغصون كلؤلؤ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نظم يصافحه النسيم فيسقط</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والطير تقرأ والغدير صحيفة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والريح تكتب والغمام ينقط</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ورأيت له لغزا في الوسخ الذي يركب جسم الإنسان، وهو:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وثوب إلى العاري بغيض لباسه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتقرعه كف الجليس ويغسل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويغزل من بعد اللباس خيوطه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكل الثياب قبل ذلك تغزل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأعجبني هذا المعنى، فأخذته فقلت:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما ثوب لبست بلا اختيار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد أضحى بأعضائي محيطا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمزقه لبغض واحتقار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكني أفتله خيوطا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">البرق طلق كالأحبة ضاحك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في حجر غيم كالرقيب معبس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والروض فيه من الحسان ملامح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وضاحة للناظر المتفرس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فخدوده ورد وهيف قدوده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضب ودعج عيونه من نرجس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا راش سهم الناظرين بهدبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن كان سلما غير يوم هياج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غدا موترا من حاجبيه حنية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لها البلج الشفاف قبضة عاج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أيضا في عشاري:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولما توسطنا مدى النيل غدوة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ظننت، وقلب اليوم باللهو جذلان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عشارية انسانا له الماء مقلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس لها إلا المجاذيف أجفان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال، وهو بديع المعنى:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعصبة كان يرجى سيب واحدهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما فيهم الآن من للجود يرتاح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالروح تشرف نفعا وهي واحدة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تسمى، ولا خير فيها وهي أرواح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وساقي طلا قاس علي فؤاده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما شئت من منع لديه ومن منح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما حبا رب الندي بكأسه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورياه فانظر ما يجل عن الشرح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى البدر يستقي الشمس نجما سماؤه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سحاب بخور في إناء من الصبح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال يذكر علي بن أبي طالب:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمجادلي في من رويت صفاته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن هل أتى -وشرفن من أوصاف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتظن تأخير الإمام نقيصة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والنقص للأطراف لا الأشراف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زوج البتول ووالد السبطين والـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـفادي النبي ونجل عبد مناف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أوما ترى أن الكواكب سبعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والشمس رابعة بغير خلاف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يحمي برامة كل شيء مثله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من كل ساجي مقلة وسنانها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالسمر دون السمر يثنيها الصبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والبيض دون اللحظ من غزلانها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا بالثلاثة ما حييت معذب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">برماحهم وقدودهن وبانها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يحجبن فالأقمار في هالاتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويمسن فالأغصان في كثبانها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فسلبت من جسدي سوى أسقامه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعدمت من كبدي سوي خفقانها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يبق في جسمي لروحي حاجة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا تعطفها على أوطانها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بليت بشمس والسحاب نقابها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإلا فدر والنجوم عقودها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فللغصن عطفاها وللدعص ردفها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وللورد خداها وللظبي جيدها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد سقمت مثل الجسوم جفونها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلولا عموم السقم كنا نعودها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا خليلي خليا من عناني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عشرة الحب ما لها من إقاله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقتيل العيون هيهات أن يحيـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـيه غير اللواحظ القتاله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبروحي معسولة الريق تحميـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـها الظبى والذوابل العساله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صح وجدي غداة عاينت بالتو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ديع تكسير جفنها واعتلاله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هبوا بحياة الحب لبا لعاشق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">متى ما دعاه البرق من نحوكم لبى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد فل من قلبي شبا الصبر لمعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأية نار في الجوانح ما شبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن الغوادي خلن دمعي عاصيا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقد جردت منه على مقلتي عضبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا ومن قصر الوصال ومن صيـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـر ساعات هجركم أعواما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما وجدنا اللحاظ إلا سيوفا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرهفت والجفون إلا سهاما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مقل تجرح القلوب ويحميـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـن ثغورا عدلن فينا البشاما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا لنجد وأين مني نجد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعدت شقة وشطت مقاما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تربة تنبت الغصون رشاقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لدنا تثمر البدور تماما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كل بيضاء حجبوها بسمرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ء فأدنى مزارها أن تراما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجعل الليل بالسفور صباحا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسنا الصبح باللثام ظلاما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتريك الدرين في النظم والنثـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـر حديثا لتربها وابتساما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تفضح البدر والغزال وخوط الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـبان وجها ومقلة وقواما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم وقفنا فيها مع الغيث مثليـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـن جفونا وكافة وغماما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عاد من عيد وصله ما تولى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسرى طيفه فأهلا وسهلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهو البدر حل منزل قلبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كيف أشتاقه وفي القلب حلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا جليد الفؤاد ليتك تحنو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مات هجرا من كنت أحييت وصلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلما ضمنا محل عتاب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بت أبكي ذلا ويضحك دلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">آها لموقف ساعة ولى به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نفسي وما ملكت جزاء معيده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرأيت أحسن من لواحظ سربه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترنو وألين من رماح قدوده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زمن حكى رمانه وغصونه الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـحلوين من قاماته ونهوده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سكري بخمري ريقه وسلافه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طربا لزهري ورده وخدوده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والورق في أوراقه وكأنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عبثت بمزمار يدا داوده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولرب ليلة موعد كصدوده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تهتدي فيها النجوم لمطلع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نازلتها بالأبلجين: جبينه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسلاف كأس يمينه المتشعشع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحللت بند قبائه عن بانة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هيفاء تحكيها الغصون وتدعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والنجم خفاق كمقلة خائف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مترقب أو مثل قلب مروع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخشى الوشاة بها فلولا ثغره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لبكيت من ضحك البروق اللمع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأخادع الأرواح عن أنفاسه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كتما ويأبى المسك غير تضوع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى لو ان الليل ينشد بدره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في تمه لأصابه في مضجعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">آها لشمل كالدموع مبدد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيه وعهد كالهجوع مضيع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من لي بقاسي القلب ليس يزول من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالي ولست بخاطر في باله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأن فجرا في بقية ليلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في جمر ذاك الخد فحمة خاله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أملت لثم عذاره ومنحته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فنسيت ما أملت من إجلاله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقنعت بالنظر الخفي تنزها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ووهبت طيب حرامه لحلاله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا عاذلي على هوى متجنب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ذقتما ما ذقت من بلباله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألقى الغصون فأين لين قوامه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأرى البدور فأين حسن كماله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثنت الشمول من الشمائل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالبان في ورق الغلائل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هيف يناط بأعين</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل الأسنة في الذوابل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من كل مخشي الخلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ف لأجله جدل العواذل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هن الظباء نواصبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هدب الجفون لنا حبائل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سقما يشاب بصحة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلذاك يحيي وهو قاتل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وثغورها أحلى وأحـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـسن من رياض في مناهل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يختال في عصب الوصا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ئل كل شاكي الطرف صائل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حرسوا العيون ببيضهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فحموا المناصل بالمناصل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولطالما منعت جنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عسل اللمى تلك العواسل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبحبها أسرت فؤا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">د محبها تلك العوامل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أهلك والليل منضيا جملك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شمر فخير البلاد ما حملك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا خير في بقعة تروق من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الأرض إذا لم تنل فيها أملك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لن جانبا للكريم واصف له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واغلظ على من جفاك أو جهلك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاعزز وإن سامك الهوان وصن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نفسك صون الطنين إن بذلك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تخله ظلما خصصت به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالدهر يقضي كذا عليك ولك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتام لا تعمل الجياد ولا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعمل في أم غاية إبلك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد تربصت خيفة الأجل الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـمحتوم لو كان دافعا أجلك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحبذا ذاك لو وجدت فتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أفضل يوما عليك أو فضلك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كن عتبك المر إن أرداك بالسـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـوء وإن لم يرد فكن عزلك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والخل من ناش في الخطوب بضبـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـعيك ومن سد رتقه خللك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما أنزر العلية الكرام وما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أكثر يا دهر بيننا سفلك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا قائد الخيل والقلوب معا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أهوى أسيليك خائفا أسلك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يردني راجيا رضاك فإن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وافاك واش ثناك أو نقلك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكيف أقبلت غير معتذر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قبلك المستهام أو قبلك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما زلت أهوى وأنت في شغل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حليك طورا وتارة عطلك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسرفت يا ظبي في النفار فلو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمنت يا غصن ساعة ميلك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يحفظ قلبي دنيا هواك كما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضيع سمعي من قبلها عذلك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنت من جيل ذا الزمان فما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرهب إلا قلاك أو مللك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا زمانا بالخيف كان وكنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عنف الشوق بالمحب المعنى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أين لبنى أخت الشباب وما لذ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ة من فارق الشباب ولبنى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتمنى تلك الليالي المنيرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ت وجهد المحب أن يتمنى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم جنينا حو المراشف لعسا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهصرنا هيف المعاطف لدنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعتبنا الأيام بعد وما تز</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">داد إلا حقدا علينا وضغنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما عليهم أني شغلت بخال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فارغ القلب أو سهرت لوسنى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا أبكي أقسى من الصخر قلبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدموع أندى من الغيث جفنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تابعا سنة الغرام وإن خا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لفت ما شرع الغرام وسنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما حكيت المهاة طرفا ولا الغصـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـن قواما كلا ولا البدر حسنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنت أسجى لحظا وأهيف أعطا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فا وأسبى وجها يشوق وأسنى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حسدت قدك الغصون فلما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بنت بانت رواقصا تتثنى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وادعى وجدي الحمام فلما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جد وشك النوى بكيت وغنى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاحبسي مرسل النسيم وإن بلـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـغ بخلا على شذاك وضنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واقطعي عادة الخيال فما أهـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـداه وهن إلا وجدد وهنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن لي بطرف الريم أحور زانه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتور وخوط البان لدنا مقوما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهيفاء بيضاء الترائب طفلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هي البدر أبدت بالقلائد أنجما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا سفرت وجها وألقت ذوائبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تنسه يوما أضاء وأظلما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد هجعت ليل السليم ونبهت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لبانات طيف جاء منها مسلما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سرت تقطع البيداء والليل عابس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما فطن الواشون حتى تبسما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو كنت في حيث الوداع عشية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعجبت من ضدين يعجب منهما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لرقة جسم يكسب القلب قسوة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطرف شج يبكي جبينا ومبسما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشاهدت نظم الدر وهو مبدد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دموعا ونثر الأقحوان منظما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأبي ذلك القوام وما رنـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـح من عطفه نسيم الدلال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">راح يقضي بالعدل والميل فينا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كل غصن للميل والاعتدال </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قامة الرمح طلعة البدر خد الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـورد ريق السلاف جفن الغزال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ولاة القلوب والحسن من حكـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـم غيد الآجال في الآجال؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجلى لطرفي وجهها تحت شنفها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقابلت منها بدرها وثرياها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا سمعت إلا بكاء حمامة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا ضاحكت إلا من البرق أفواها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترق أحاديث النسيم معانيا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتخفى إشارات البروق فتفهم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا فيض ذاك الماء لو برد الحشا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويا حسن ذاك النثر لو كان ينظم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعهدي بذاك السفح وهو كأنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من النبت خد بالعذار منمنم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترفع عن أيدي الركاب فتربه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقبل منا بالشفاه ويلثم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو يستطيع البدر والجو سافر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لمر بذاك الأفق وهو ملثم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ووسنان يغزونا وتهوى لحاظه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتظلمنا أجفانه وتحكم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ينير سنا وجه ويدجو ذوائبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا حسنه يوما يضيء ويظلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تحدث البرق عن سعدى فما كذبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والدمع يشرح ما أملى بما كتبا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يفتر معترضا عن مثل مبسمها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو كان يملك ذاك الظلم والشنبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سيف من الوجد ما شيمت مضاربه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على مقاتل صبر عنهم فنبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن سرى في هزيع الليل لامعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أشاب من لمم الظلماء ما خضبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نار إذا هاجها ليلا نسيم صبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصار فحم الدياجي ومضها ذهبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا غائبين ولا والوجد ما فقدت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عيني - وحاشا فؤادي - مثلهم غيبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو كنت أملك ما بتم أحق به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مني لسكنت قلبا طالما وجبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبكي القدود وما ضمت مآزرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعاذلي ظنها الأغصان والكثبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخذ الكرى مني وأعطاني الأسف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد أخاف عليه سلطان الهيف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">متأود الأعطاف من سكر الصبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">متلون الأخلاق من تيه الصلف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذد عن حمى قلبي مغير جفونه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فجفونه نبل لها قلبي هدف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جسم وروح ردفه مع خصره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والأثقل الأرضي يلطف بالأخف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما إن رآه ناظر إلا جرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">متنزها أو خاطر إلا وقف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذو القلب يحكي صدغه بسواده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو أن لي لحظا حكاه إذا انعطف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذو مقلة كالصاد حف بحاجب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالنون زانا قامة مثل الألف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حجبوا القدود بمثلها فموائد الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـخرصان دون موائس الأغصان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحموا العيون من الهجوع وغادروا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بين الضلوع ودائع الأشجان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أترى يعود زمان وصل مر لي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالجزع في أمن من الهجران</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو أجتني ورد الخدود وأجتلي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تلك البدور على غصون البان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ساكني قلبي الكئيب فبينهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلف الديار وصحبة الجيران</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خربتم ربع السلو بجوركم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعمارة الأوطان بالسكان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أملتكم فحرمت ما أملته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورجوتكم فرجعت بالحرمان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذو وجنة حمراء فوق عذاره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكذا تكون شقائق النعمان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رشأ إذا لبس الحيا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ء فبدر تم في شفق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالوجه يقرأ والضحى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والفرع يتلو والغسق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولرب رب ملامة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيه كفرت بما نطق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دافعت عنه فما كذبـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـت وقال فيه فما صدق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طال الدجى واحمر دمـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـع العين من سود الحدق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وثغر أقاح قبلت نظمه الصبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونقط بالتبرين دمعي وطله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورب حليم الجهل في عرصاتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بكي لي من دمعي الهتون بجهله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وألبسه عطفا علي ورقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضياع الفؤاد المستهام وعدله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقالوا: سلا بعض السلو عن الحمى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد كذبوا واشغل كل بكله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأهيف من أعطافه ولحاظه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بليت بقد السمهري وفعله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يبق في هذه الدنيا لنا أرب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقل سلام عليها غير محتشم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحبذا وقفة في الحي من يمن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على المنيعين من سلع ومن إضم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبكي وأنشد في غزلانها غزلي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالدر ما بين منثور ومنتظم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أما واللمى وجدا بساكنة الملا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد ضاق باع الصبر أن يتجملا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا الحسن أعطاها من الأنفس المنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما شأن أجلاب القطيعة والقلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي شعب الأكوار كل ابن لوعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا هاجه برد النسيم تململا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يشافه أذيال المروط وينثني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيلقي إليه نشره ما تحملا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتبصر نارا باليفاع كأنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يسل سناها هامة الطود منصلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما علا إفرنده صدأ الدجى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأغمد لم يعدم من الريح صيقلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي الحب يا ذات الوشاحين ذلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن لم يجد عز السلو تذللا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أذاد كما شاء الدلال فلا أرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بخدك روضا أو بثغرك منهلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحملتني ذنب الدموع ولم يكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأول دمع أو دم طله طلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تنقلت عن عهد الغواية والصبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن عادة الأقمار أن تتنقلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وملت إلى الواشين غير ملومة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن عادة الأغصان أن تتميلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعاذلتي ما أفضح السقم واشيا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأفصح نماما وأثقل محملا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تلومين في نعم ونعمان ساهرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد نمت عن ليل بنعمان أليلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولولا فراق المالكية لم أكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأبكي خليطا خف أو منزلا خلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تملك قلبي وهو قفر وآهل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأطلق دمعي حاليا ومعطلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكل هلالي يزيد طلاقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على شدة من دهره وتهللا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا هزه داعي الوغى هز صبوة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أفاض غديرا أو تقلد جدولا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقبلها وجها من البيض أبلجا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وغازلها طرفا من النقع أكحلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فرد ذابلا من قبل ورد وروضة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكل ربيع بالأسنة يجتلى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمذكري ظبيات سلع والنقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هيجت ذا شجن وشقت مشوقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولقد مددت إلى السلو يد الأسى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فوجدت باع الصبر عنه ضيقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويزيدني قدم العهود صبابة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكذاك فعل البابلي معتقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا سعد هل لمياء تبسم موهنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أم ذاك برق الأبرقين تألقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كل لامعة على أطلالهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكنني أعطيت قلبا شيقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حكم الفراق بظلمه فوجدت إ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا شامتا وعدمت إلا مشفقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غدر الغنى والغانيات بنا وما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كانا بأول من أضاع الموثقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلأجل ذا أضحى الوصال تكلفا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والعتب مذقا والوداد تملقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا نلت ما فوق المطي من المها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كان قلبي قر أو دمعي رقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ووراء تلك العيس قلب مدله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يلق من رق الصبابة معتقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حران يسأل أدمعي لغليله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولطالما سأل الأسير المطلقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسقيمة الألحاظ بيض جفونها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتكا لسود جفونها لا يتقى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نشرت ذوائبها وهز قوامها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شرخ الشباب فهز غصنا مورقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلفي بذات الخال ليس بحادث</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيكون في نسب الملاحة ملحقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منعت زكاة الحسن في العشرين كا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ملة وكنت ابن السبيل المملقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا صدودك يا أمامه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كنت أندب عهد رامه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولما وقفت على القدو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">د الهيف أسجع كالحمامه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبكي ليالي غبطة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كانت لخد الشام شامه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأغن ما ضر الصبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو أنا حملت سلامه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأغالط الواشي بنشـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـر الأقحوانة والثمامة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن حل طرفي طيفه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالبدر يسري في الغمامه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أزرى بظبي الرمل نا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ظرة وخوط البان قامه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأرى المدام بخده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والورد ليس له مدامه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمر العذول بهجره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قل للعذول: ولا كرامه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واطلب أمان جفونه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كنت ترغب في السلامه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هي دار مية يا طليق العذل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قف بالمطايا إن وقفت بمنزل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهناك أفواه البروق ضواحك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والدوح راقصة لشدو البلبل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما بين درع من غدير مانع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نبل القطار وصارم من جدول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صاف إذا ما المد ألبس جسمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صدأ القذى صقلته ريح الشمأل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأن رمحا فوق متن نظيمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زغف قضيب البان فوق المنهل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والمزن تسفح منهرات جراحها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وترى حسام البرق غير مفلل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حرب حنين الرعد صوت نسيمها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والغيم أسوده غبار القسطل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقفت بها الأبصار وقفة حائر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومشت إليها السحب مشية مثقل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالأرض باسمة ثغور أقاحها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طربا لوجه العارض المتهلل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألم تحتلف أن لا تعود إلى ظلم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلم جردت أسياف عينيك في السلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما بال كف الدل نحو مقاتلي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تسدد من عطفيك بعض القنا الصم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم أر موتا قبل طرفك مشتهى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا صحة زينت بشاف من السقم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عدمت الغنى من وجنة ذهبية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تصان وهذا خالها طابع الختم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد بلغت عني بلاغة أدمعي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وباح نحولي بالخفي من الكتم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما شافه العذال مثل مدامعي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا خاطب الواشين أفصح من سقمي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبكر من اللذات نلت بها المنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبت نديم الإثم فيها بلا إثم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أضم قضيب البان في ورق الصبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وألثم بدر التم في سحب اللثم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أجنها الفكر وأبداها العبق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كتم الليل ولا نم الفلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا ذنب للصبح وشمس ما أرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والعذر لليل ومسك ما انتشق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالقلب ما بقلبها من غصة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجدا وما لوشحها من القلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا تثنى قدها في فرعها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بان به معنى القضيب في الورق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومقلة ما لي بها من مقلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يد على طول البكاء والأرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا خيالات الدجى ما فضلت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بنفسج الليل على ورد الشفق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا راقدين ورقادي بعدهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخو الهدو مدعى أو مسترق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قطعتم نومي وجفني سارق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإنما يقطع شرعا من سرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخلقت ثوب السقم في حبكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعادة أن ينزع الثوب الخلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من لي بكافور الصباح قولة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ساهر أمله مسك الغسق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو وفيت لخؤون غادر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تبعت قلبي معكم حيث انطلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أباسم بالغور أو برق حفا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أم صارم جرد أم سهم مرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا استطار جمرة في فحمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الدجى جل به الشوق ودق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أفهمني وحي الغرام ومضه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والشأن أن يفهم ثغر ما نطق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حال الشباب وما حالت صبابته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخانه دهره فيهم ولم يخن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو كنت أبقيت دمعا يوم بينهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما تحملت فيها منة المزن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غابوا وما فكري فيهم بغائبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاللحظ للقلب لا للعين والأذن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وربما ليلة كانت بقربهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خالا لهوت به في وجنة الزمن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما سلوت كما ظنت وشاتهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكن قلبي حليم الوجد والشجن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنكر الركب مني يوم كاظمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عي اللسان وفوز الدمع باللسن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسنة الحب في الآثار ماضية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإنما الناس بالعادات والسنن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سرت زينب والبرق مبتسم الثغر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما سحبت كف شريطا من التبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد جمعتنا شملة الليل والهوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما اشتملت أحناء صدر على سر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بكت وأرانا عقدها دهش النوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلنا لها: ما أشبه النظم بالنثر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولاحت ثريا شنفها فوق خدها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشرط الثريا أنها منزل البدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبتنا ولا لثمي قلادة جيدها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عفافا ولا ضمي وشاحا على الخصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويوم وصال كان أبيض ناصعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكنه كالخال في وجنة الدهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لهونا به والشمس في الدجن تجتلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كنظم حباب فوق كأس من الخمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورحنا وفي أفعالنا صحوة الحجى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن كان في ألبابنا نشوة السكر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نعفي بأذيال المروط مع الدجى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما كتبت منها الذوائب في العفر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سلوها هل ارتابت بلحظ ضجيعها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهل حط عن شمس الضحى سحب الخمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على طول ما أبكت جفوني من الأسى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما أضحكت بالشيب رأسي من الصبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منزهة في الحرب أقلام سمرهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن الدم حتى ليس تكتب في ظهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما ابتدا منا امرؤ قالت العلى:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليخل مكان الصدر للفارس الحبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما كان نظم الشعر عادة مثلنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لمسألة لولا الإرادة للفخر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أريت أخاها النجم ليلة نظمها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أشف بيوتا من كواكبها الزهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو أن هاروتا رأى حسن وجهها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعلم من أجفانها صنعة السحر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 22،ص 0)</w:t>
       </w:r>
@@ -7696,75 +7696,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">كان أبوه يعمل الساعات، فتجند بهاء الدين ومدح الملوك وسكن مصر، وقال النظم الفائق، وهو أخو الطبيب الأوحد فخر الدين رضوان ابن الساعاتي. بلغ ’’ديوان البهاء’’ مجلدتين، وانتخب منه ديوانا صغيرا. وهو القائل: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والطل في سلك الغصون كلؤلؤ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> رطب يصافحه النسيم فيسقط</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والطير تقرأ والغدير صحيفة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> والريح تكتب والغمام ينقط</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">توفي في رمضان سنة أربع وست مائة، وله نيف وخمسون سنة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأما أخوه فتقدم بالطب إلى أن وزر للملك المعظم، وكان ينادمه بلعب العود.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7865,2643 +7865,2643 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن المشهور أنه قرأ في أولا أمره على البديع الأسطرلابي بأمد وكان له ألف دينار، فجعلها في حب ببيت البديع ولم يعلمه، فاتفق أن دخل سقاء وحمل الحب فوقع على الذهب فأخذه. وتفقده ابن الساعاتي فلم يجده. فخرج وشكا ذلك للبديع. فقال البديع ما اشتهر، لما تضمنه من الإحسان وطريف المقصد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من غاب عني لست أنساه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن أصافيه ودي حين ألقاه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كان مالك الحب ألفه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما علمت فماء الحب أفناه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم سعى في شأنه حتى خلصه من السقاء.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكانت وفاة ابن الساعاتي بالقاهرة سنة أربع وستمائة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وتصفحت شعره فوجدته يجمع بين ألفاظ الشارقة الرقيقة، ومعاني المغاربة الدقيقة؛ فلا يخلو من صقل الكلام وغوص الفكر. وإذا أردت أن تقف على عنوان ذلك فأضع إلى قوله من قصيدة لصلاح الدين ابن أيوب:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هز الصبا أعطافه هز الصبا </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعطاف غصن البانة الهيفاء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ضم صدر ضحى كطلعته ولا </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ينشق عن ثانية جيب سماء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبمهجتي الداني القريب خيالها </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومزارها عني البعيد النائي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهبت مباسمها الصباح وقلبها </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلعت ذوائبها على الظلماء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقفت وقوف الدمع ثم مشيت إلى التـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـوديع مشى الوجد في الأحشاء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله من قصيدة في الوزير ابن مجاور، وهو مما يغني به:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عز الجفون وذلة الصبر </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حكما على بطاعة الهجر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كنت أعلم قبل كاظمةٍ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أن الوفاء طليعة الغدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو كنت أسأل بعد وقفتنا </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن ذاهبٍ لسألت عن صبري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا كعبة في الحسن ما نصبت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا لكسبت الإثم لا الأجر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علمت دمعي السعي ثم أخذ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ت الصبر عنك بسنة النقر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو كنت عادلة على دنف </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لمنعت ظلم الردف للخصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولما ضربت بسيف لحظك معـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـمودا فباء الجفن بالكسر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لفتوره وحي إلي على هار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وت أنزل سورة السحر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبسمت من دمعي ولا عجب </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">للغاديات تبسم الزهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما راعني في وجنتيك ضحى </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غير اصطلاح الماء والجمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ليلة بالنعف فزت بها </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كنت إلا ليلة القدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اسقي بريقك وهي صافية </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صهباء في قدح من الدار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحددتني باللحظ حين رأيـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـت الحد يلزم شارب الخمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسواد قلب الليل يخفق فيـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـه البرق خوف طليعة الفجر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى بدا وكأن طلعته </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجه الوزير يهش للسفر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله في قصيدة في الفاضل البيساني، وهو أفضل مما يغني فيه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لهفي على غصن النقي المتمايل </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يهتز معتدلاً وليس بعادل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا يستبين منازلاً عشاقه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بفتور لحظ كالقضاء النازل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فشعاره من فارس ونجاره </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من عامرٍ ولحاظه من بابل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا قلب عاشقه وأسهم لحظه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم ألزم المتقول حب القاتل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يلقاك من لدن القوام برامح </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويصول من هدب الجفون بنابل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالبدر يسري في نجوم قلائدٍ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وظلام أصدغ وسحب غلائل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما جال دمعي بعد طول جموده </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا على ذاك الوشاح الجلائل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله من قصيدة، وهو مما يغني به:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فؤادي وفودي بعد لمياء أشيب </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقلبي على جمر الغضي يتقلب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا مال غصن قلت قدٌّ مهفهف </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن لاح برقٌ قلت كف مخضب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تنكر إذ كر العذيب بارقٍ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإني بثغر المالكية أنسب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أغار على القرطين خيفة حبها </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألست تراها مثل قلبي تعذب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنكر من تلك الغدائر أنها </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا أرسلت ظلت مع الشعر تلعب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن أبياته المفردة الواقعة في أشعاره السماع قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو لم يكن هاروت ساحر قرطها </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كان في ذاك الفضاء يلعق.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال سعدٌ وقد رأى فيض دمعي </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليت شعري ما حدثته البروق.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن ’’كنوز المعاني’’ قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تعجبن لطالبٍ بلغ المنى </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كهلاً وأخنق في الزمان الأول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالخمر تحكم في العقول مسنة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتداس أول عصرها بالأرجل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كادت تطير من الزجاج وإنما </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صاغ المزاج لها خفي شباك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله في النهر:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صدأ الظلام يزيد رونق حسنه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرأيت سيفاً قط يصقل بالصدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والطير تقرأ والغدير صحيفة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والريح تكتب والغمامة تنقط</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وهو من أولع الناس بالتلفيق، وجمع ما يقف عليه متفرقاً، كقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قم يا نديم إلي مباشرة الوغى </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالحرب قائمةٌ ونحن هجود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">القطر نبل والغدير سوابغ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والبرق بيض والغمام يقود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله، وكان أبو الفضل التيفاشي يقول: لم يطرق سمعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">في منزعه أحسن منه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا حبذا ذاك الزمان وطيبه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والحادثات عن السرور نيام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومواقف بالنيربين شهدتها </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والعيش غضٌّ والزمان غلام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جمد المدام بهن فهو فواكهٌ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجني وذاب التبر فهو مدام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في جنة جليت فنقطها الحيا </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعقود درٍّ خانهن نظام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كملت فنرجسها المضاعف أعين </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والورد خدٌّ والقضيب قوام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لله يوم النيربين ووجهه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طلق وثغر اللهو ثغر أشنب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأنما فنن الأراكة منبر </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهزارها فوق الذؤابة يخطب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والرعد يشدو والحيا يسقي وغصـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـن البان يرقص والخمائل تشرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأنما الساقي يطوف وكأسه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدر الدجى في الكهف منه كوكب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بكر بها نقع الغليل ومعجبٌ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نقع الغليل بجذوة تتلهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والقطر نيل والغدير سوابغٌ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">موضونة والبرق سيف مذهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن أحسن ما وقع له في التعليل قوله في المداح:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تخشى الفلا أبداً غارته فلذا </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلب السراب على حافاتها يجب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وعهدي بأبي المحاسن الدمشقي الحافظ يهتز طرباً إذا أنشد قوله في غلام تعلو وجهه صفرة شفقيه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبروحي من وجهه شفقي الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـلون كالشمس روعت بالفراق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا لداء لكنه غم وجداً </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يدع غير هائمٍ مشتاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">راق ماء الجمال في وجنتيه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهو مرآة أوجه العشاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن معانيه المستحسنة قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تيأسن من أخ ولى بجانبه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن بدا منه سوء أخلاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن السماء ترجى وهي نازحةٌ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ألحت بإرعادٍ وإبراق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تخل أن كل ضحك سرورٌ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ربما كان مؤذناً بالبكاء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فطويلاً أبكي جفون الغوادي </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضحك البرق في متون السماء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ويستلمح قوله في سوداء:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زعموا أنني بجهل تعشق </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تك سوداء دون بيض الغواني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليس معنى الجمال فيك بخاف </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنما أنت خال خد الزمان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال في منزل السعيد بن سناء الملك، وقد تأنق في بنائه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا منزل القاضي السعيـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـد حبوتني عياً ولكنه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما أنت إلا جنة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كان في الأفاق جنة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حاكيت شكل كليلة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمتى يرى كأخيه دمنة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله نوادر كثيرة في رجل كبير الأنف يلقب بالسديد، منها قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ما ضاقت الدنيا علي وقد حوت أنف السديد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ويستحسن قوله في الباذنجان:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا مهدي الإبذنج أهلاً بما </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أهديت لي إذ لم تزل منعما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقماع ’’ كيمختٍ’’ على أكره </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من أدمٍ قد حشيت سمسما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو ما ترى الأطيار في أشجارها </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كمغرد قد دب فيه شراب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأن معتل النسيم تحيةٌ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأنما أغصانها أحباب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أشجار موزٍ نزلنا بها </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا شكر الله ألطافها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حلا طعمها ونما عرفها </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لمن ذاقها ومن استافها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمن كان ضيع أضيافه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليست تضيع أضيافها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كخضر البنود إذا نشرت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجاذبت الريح أعطافها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإلا قدود عذارى رقصن </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فظلت تناقل أسيافها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلو كنت في غير قيد النهى </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقمت فقبلت أطرافها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولقد نزلت بروضة حزينة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رتعت نواظرها بها والأنفس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فظللت أعجب حيث يحلف صاحبي </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والمسك من نفحاتها يتنفس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما الجو إلا عنبر والدوح إلا </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جوهرٌ والروض إلا سندس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سفرت شقائها فهم الأقحوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ن بلثمها فرنا إليه النرجس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكأن ذا خدٌّ وذا ثغر يحاوله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذا أبدا عيونٌ تحرس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله مما يكتب على سيف:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سر بي ولا تخف المقاتل واثقاً </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالله إن العار عين المقتل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا بارقٌ حيث الدماء سحائبٌ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أهدي المنية في ظلام القسطل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أظمى وبي نقع الغليل وغير ما </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عجبت إذا نقع الغليل بجدول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن محاسنه التي يحتاج إليها قوله من قصيدة -وقد أرجف بصلاح الدين أيوب فيما انتابه- مشيرا بعافيته:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لك البقاء وللأعداء ما زعموا </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبالخلائق جمعاً لا بك الألم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ضر مجدك ما قالوا وما أفكوا </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا معاليك ما شادوا وما هدموا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وافي كتابك والآمال قاعدةٌ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهماً فقامت إلى تقبيله الهمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كان إلا الندى في كل واجبة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو العظائم في الأفاق تقتسم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يطوي ويستر صوناً ثم ننشره </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالشمس تسفر أحياناً وتلتثم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال في الجارية التي رقمت في خدها بالمسك حية وعقرباً، فأمر الملك العزيز الشعراء بالقول فيها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ضرة القمرين في شرفيهما </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من أي شيء منك لم أتعجب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقبلت مثل الشمس في غسق الدجى </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحملت برقا ضاحكاً عن كوكب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كتبت بخديها المواشط فتنةً </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عمت عموم هواك من لم يكتب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جاء الكليم بأيةٍ من حيةٍ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأراك جئت بحية وبعقرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتب إلى الملك العزيز، وقد شرب دواء، قصيدة منها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعرفت غبطة هذا الدوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ء من كل مؤلمة في الجنان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فبرؤك صحة جسم الوجود </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نعم واعتدال مزاج الزمان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن مستحسن مدحه الذي يتمثل به:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واهاً لسعيك في بلوغ مقاصد الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـعافي وبشرك في وجوه القصد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طلبوا علاك بأنفس ما عودت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حب الثناء ولا اكتساب السودد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الغصون اليانعة في محاسن شعراء المائة السابعة،(دار المعارف، القاهرة - مصر،1945،ط 1،ج 2،ص 118)</w:t>
       </w:r>
@@ -10562,50 +10562,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>