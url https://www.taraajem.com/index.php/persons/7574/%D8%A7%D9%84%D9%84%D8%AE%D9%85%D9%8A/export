--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -205,179 +205,179 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأيد بعضهم هذا فقال في مدح ألفية ابن مالك:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد مزقت قلبي سهام جفونها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما مزق اللخمي مذهب مالك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولبعضهم في مدح أنظاره وطريقته في الترجيح:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واظب على نظر اللخمي إن له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فضلا على غيره للناس قد بانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يستحسن القول إن صحت أدلته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويوضح الحق تبيانا وفرقانا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا يبالي إذا ما الحق ساعده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بمن يخالفه في الناس من كانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وربما يفهم منه أنه كان مائلا للاجتهاد يميل مع الدليل حيث مال، ولا يتقيد بقول أي أحد إذا كان مخالفا للنظر والدليل، وقال عن منهجه وطريقته العلامة المرحوم الشيخ محمد الفاضل بن عاشور: « .. فكتب شرحه الشهير على المدونة الذي سماه «التبصرة» والذي جعله سائرا على هذا المنهج من البحث في الصور من جهة، والبحث في الفتاوى المأثورة من جهة أخرى، إلا أنه نحا فيه منحاه المشهور الذي اختص به من بحثه أحيانا مع الذين ينقل أقوالهم في مستندات تلك الأقوال على طريقة لم يشترك معه غيره فيها من الأيمة الذين عاصروه أو تقدموه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فهو الذي ابتدأ يتصرف ... بمعنى أنه ابتدأ يجنح إلى اللحاق برجال دور التفريع في منزلتهم من الاجتهاد المقيد، فكان في شرحه على المدونة «التبصرة» يعتمد أحيانا على نقد الأقوال من ناحية إسنادها فيعتبر أن أحد القولين أصح من القول الآخر أي إسنادا وأحيانا ينتقدها من ناحية رشاقة استخراجها من الأصول التي استخرجت منها، وهو ما يعبر عنه بالأولى، يقول أحيانا وهذا أولى وينظر إلى أنه الأقرب إلى تحقيق المصلحة المرعية من الشرع في تفريع ذلك الحكم وهو ما يقول فيه أحيانا وهذا أرفع. وليس من الخفي ما اشتهر به الإمام اللخمي في هذا المعنى من التصرف في المذهب المالكي وما يأتي به من القول اختيارا، كما درج على ذلك الاصطلاح الذي بقي عليه مختصر الشيخ خليل، وتكون بالإمام اللخمي أبو عبد الله المازري وابن بشير وابن رشد الكبير والقاضي عياض فهؤلاء هم الذين سلكوا طريقة جديدة في خدمة الحكم، هي الطريقة النقدية التي أسس منهجها أبو الحسن اللخمي».</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">توفي بصفاقس، وهو مدفون خارج السور في الجبانة الشرقية بين طريق العين والأفران، وضريحه على نشز من الأرض يعرف في القديم بجبل النور، وبنى على ضريحه مراد باي قبة، وفي أعلى بابها نقشت أبيات من الشعر السقيم أولها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هلال تبدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في أعلى الأفق ساطع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأشرق عليه الكون كالبرق لامع </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وخلف قبره قبر تلميذه الشيخ عبد الجبار الفرياني، وفي مؤخر القبة قبر عليه شباك في الركن الشرقي الشمالي لبعض الولاة من آل الجلولي. وما في «الديباج» أنه توفي سنة ثمان وتسعين مخالف لما ذكره غيره، وهو تصحيف.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -637,50 +637,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>