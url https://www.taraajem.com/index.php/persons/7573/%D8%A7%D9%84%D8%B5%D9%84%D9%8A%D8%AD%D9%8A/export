--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -262,547 +262,547 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ورجع إلى زبيد وقد حاز الغنائم، وملك ملكا عقيما، وملك بلاد تهامة. ولم يزل كذلك إلى أن قتل سنة إحدى وثمانين وأربع مائة، بتدبير الحرة، وهي امرأة من الصليحيين، وخبر ذلك يطول. وفي رفع رأس الصليحي، قال العثماني القاضي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بكرت مظلته عليه فلم ترح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا على الملك الأجل سعيدها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كان أقبح وجهه في ظلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كان أحسن رأسه في عودها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سود الأراقم قاتلت أسد الشرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وارحمتا لأسودها من سودها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعر الصليحي المذكور:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنكحت بيض الهند سمر رقابهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فرؤوسهم دون النثار نثار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكذا العلى لا يستباح نكاحها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا بحيث تطلق الأعمار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وألذ من قرع المثاني عنده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الحرب ألجم يا غلام وأسرج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خيل بأقصى حضرموت أسرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزئيرها بين العراق ومنبج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعر الصليحي قصيدة أولها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لباسي درعي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا لباس الغلائل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسرجي لجامي والحسام مضاجعي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعدة حربي لا ذوات الخلاخل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورمحي يعاطيني البعيد لأنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تناولت ما أعيا على المتناول </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولي همة تسمو على كل همة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولي أمل على كل آمل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولي من بني قحطان أنصار دولة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بطاريق من أنجاد كل القبائل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأجابه الحسين بن يحيى الحكاك المكي بقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رويدك ليس الحق ينفى بباطل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس مجد في الأمور كهازل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كزعمك أن الدرع لبسك في الوغى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذاك لجبن فيك غير مزايل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهل ينفعن السيف يوما ضجيعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا لم يضاجعه بيقظة باسل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهلا اتخذت الصبر درعا وجنة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما الصبر درعي في الخطوب النوازل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتفخر أن أصبحت مأمول عصبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأخسس بمأمول وأخسس بآمل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهل هي إلا في تراث جمعته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهلا غدت في بذل عرف ونائل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما هاهنا فاعلم إغاثة سائل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإسعاف ملهوف وإغناء عائل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تغترر بالليث عند خدوره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكم خادر فاجا بوثبة صائل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 22،ص 0)</w:t>
       </w:r>
@@ -848,75 +848,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">دار به داعي الباطنية عامر الزواخي حتى أجابه وهو حدث فتفرس به عامر النجابة وقيل: ظفر بحليته في كتاب الصور فأطلعه على ذلك وشوقه وأسر إليه أمورا ثم لم ينشب عامر أن هلك فأوصى بكتبه لعلي فعكف على الدرس والمطالعة وفقه وتميز في رأي العبيدية ومهر في تأويلاتهم، وقلبهم للحقائق. وهو القائل: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنكحت بيض الهند سمر رماحهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فرؤوسهم عوض النثار نثار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكذا العلى لا يستباح نكاحها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> إلا بحيث تطلق الأعمار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم صار يحج بالناس على طريق السراة خمس عشرة سنة، وكان الناس يقولون له: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ستملك اليمن بأسره. فينكر على القائل فلما كان في سنة تسع وعشرين وأربع مائة ثار بجبل مشار في ستين رجلا فأووا إلى ذروة شاهق فما أمسوا حتى أحاط بهم عشرون ألفا وقالوا: انزل وإلا قتلناكم جوعا وعطشا. قال: ما فعلت هذا إلا خوفا أن يملكه غيرنا وإن تركتمونا نحرسه وإلا نزلنا إليكم. وخدعهم فانصرفوا فلم يمض عليه أشهر حتى بناه وحصنه ولحق به كل طماع وذي جلادة وكثروا فاستفحل أمره وأظهر الدعوة لصاحب مصر المستنصر وكان يخاف من نجاح صاحب تهامة ويلاطفه ويتحيل عليه حتى سقاه مع جارية مليحة أهداها له واستولى على الممالك اليمنية في سنة خمس وخمسين وأربع مائة وخطب على منبر الجند فقال: وفي مثل هذا اليوم نخطب على منبر عدن. فقال رجل: سبوج قدوس. يستهزئ بقوله فأمر بأخذه فاتفق أنه أخذ عدن وخطب وصيرها دار ملكه وأنشأ عدة قصور أنيقة وأسر ملوكا وامتدت أيامه ثم حج وأحسن إلى أهل مكة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1081,50 +1081,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>