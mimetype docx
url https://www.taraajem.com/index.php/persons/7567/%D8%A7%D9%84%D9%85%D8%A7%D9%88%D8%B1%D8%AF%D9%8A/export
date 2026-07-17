--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -149,75 +149,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما تلقب بأقضى القضاة أنكر الصيمري والطبري أبو الطيب وغيرهما ذلك، هذا بعد أن كتبوا خطوطهم لجلال الدولة بن بهاء الدولة بن عضد الدولة بجواز أن يتسمى بملك الملوك الأعظم، فلم يلتفت إليهم. وتلقب بأقضى القضاة إلى أن توفي. وقيل أنه لم يظهر شيئا من تصانيفه في حياته وجمعها كلها في مكان، ولما دنت وفاته قال لشخص يثق إليه: إن كتبي لم أظهرها لأني لم أجد نية خالصة لله تعالى لم يشبها كدر، فإذا أنا وقعت في النزع وعاينت الموت، اجعل يدك على يدي، فإن قبضت عليها وعصرتها فاعلم أنه لم يقبل مني شيء منها، واعمد إلى الكتب وألقها في دجلة، وإن بسطت يدي ولم أقبضها على يدك فاعلم أنها قد قبلت وأني قد ظفرت بما كنت أرجوه. قال: فلما وقع النزع وضع يده في يده فبسطها ولم يقبضها، فعلم أنه قبل فأظهرت كتبه. وفي كتاب سر السرور لمحمود النيسابوري بيتان منسوبان إلى الماوردي وهما: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي الجهل قبل الموت موت لأهله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأجسادهم دون القبور قبور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن امرءا لم يحي بالعلم صدره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليس له حتى النشور نشور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 21،ص 0)</w:t>
       </w:r>
@@ -320,75 +320,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">بتقريراته. قرأت في «كتاب سر السرور» لمحمود النيسابوري هذين البيتين منسوبين إلى الماوردي هذا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي الجهل قبل الموت موت لأهله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأجسادهم دون القبور قبور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن امرءا لم يحي بالعلم صدره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليس له حتى النشور نشور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدث محمد بن عبد الملك الهمذاني، حدثني أبي قال: سمعت الماوردي يقول: بسطت الفقه في أربعة آلاف ورقة، واختصرته في أربعين، يريد بالمبسوط «كتاب الحاوي» وبالمختصر «كتاب الاقناع» قال: وعلق عليه، أي الحاوي ودرس مكانه خمس سنين. قال: ولم أر أوقر منه، لم أسمع منه مضحكة قط، ولا رأيت ذراعه منذ صحبته إلى أن فارق الدنيا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: وله تصانيف حسان في كل فن منها: كتاب تفسير القرآن. وكتاب الأحكام السلطانية. وكتاب في النحو رأيته في حجم الايضاح أو أكبر. وكتاب قوانين الوزارة. وكتاب تعجيل النصر وتسهيل الظفر.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -970,219 +970,219 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخبرنا الشيخ الإمام الوالد رحمه الله تعالى قراءة عليه وأنا أسمع أخبرنا إسحاق بن أبي بكر الأسدي سماعا أنبأنا أبو البقاء يعيش بن علي النحوي حدثنا الخطيب أبو محمد عبد الله بن أحمد بن محمد بن عبد القاهر الطوسي أخبرنا أبو بكر أحمد بن علي بن بدران الحلواني أخبرنا أقضى القضاة أبو الحسن علي بن محمد بن حبيب الماوردي قراءة عليه أخبرنا أبو علي الحسن بن علي بن محمد الجبلي حدثنا أبو خليفة الفضل بن الحباب الجمحي حدثنا أبو الوليد الطيالسي حدثنا شعبة حدثنا أبو إسحاق قال سمعت البراء رضي الله عنه يقول كان رسول الله صلى الله عليه وسلم ينقل معنا التراب يوم الأحزاب وقد وارى التراب بياض بطنه وهو يقول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهم لولا أنت ما اهتدينا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تصدقنا ولا صلينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأنزلن سكينة علينا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وثبت الأقدام إن لاقينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الألى قد بغوا علينا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا أرادوا فتنة أبينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخبرنا الحافظ أبو العباس بن المظفر بقراءتي عليه أخبرنا أحمد بن هبة الله بن عساكر بقراءتي عليه أخبرنا إسماعيل بن عثمان القارئ إجازة أخبرنا هبة الرحمن بن عبد الواحد القشيري إملاء حدثنا الإمام ركن الإسلام والدي إملاء أخبرنا أقضى القضاة أبو الحسن علي بن محمد الماوردي ببغداد حدثنا أبو القاسم جعفر بن محمد البغدادي بالبصرة حدثنا أبو الفوارس العطار بمصر أخبرنا المزني حدثنا الشافعي عن مالك عن نافع عن ابن عمر أن رجالا من أصحاب النبي صلى الله عليه وسلم أروا ليلة القدر في المنام في السبع الأواخر فقال إني أرى رؤياكم قد تواطأت في السبع الأواخر فمن كان منكم متحريا فليتحرها في السبع الأواخر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن الفوائد عن الماوردي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الماوردي في كتاب الشهادات من الحاوي في الكلام على قول الشافعي رضي الله تعالى عنه وإن كان يديم الغناء كتب إلى أخي من البصرة وقد اشتد شوقه إلى لقائي ببغداد شعرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طيب الهواء ببغداد يشوقني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قدما إليها وإن عاقت مقادير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكيف صبري عنها الآن إذ جمعت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طيب الهواءين ممدود ومقصور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال النووي قوله طيب الهواءين لحن عند النحويين لأنهم لا يجيزون تثنية المختلفين في الصيغة إلا في ألفاظ سمعت من العرب كالأبوين والعمرين وشبهه من المسموع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت في المسألة مذاهب للنحاة فمن قائل يمتنع مطلقا ويؤول ما ورد من ذلك وهو اختيار شيخنا أبي حيان ومن قائل يجوز مطلقا وهو اختيار ابن مالك وقال ابن عصفور إن اتفقا في المعنى الموجب للتسمية كالأحمرين للذهب والزعفران والأطيبين للشباب والنكاح وإلا فلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولي على هذه المسألة كلام مفرد في جواب سؤال سألنيه صاحبنا الإمام الأديب صلاح الدين خليل بن أيبك الصفدي على قول الحريري صاحب المقامات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جاد بالعين حين أعمى هواه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عينه فانثنى بلا عينين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وهو البيت الذي لحنه المانعون فيه ولعلنا نتكلم على ذلك في ترجمة الحريري إن شاء الله تعالى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن المسائل والفوائد عنه</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1234,99 +1234,99 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الماوردي في الحاوي فيما إذا قال قارضتك على أن لك سدس عشر تسع الربح والأصح فيه الصحة لأنه معلوم من الصيغة يمكن الاطلاع عليه غير أنا نستحب لهما أن يعدلا عن هذه العبارة الغامضة إلى ما يعرف على البديهة من أول وهلة لأن هذه عبارة قد توضح للإخفاء والإغماض قال الشاعر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لك الثلثان من قلبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وثلثا ثلثه الباقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وثلثا ثلث ما يبقى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وثلث الثلث للساقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتبقى أسهم ست</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تقسم بين عشاقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فانظر إلى هذا الشاعر وبلاغته وتحسين عبارته كيف أغمض كلامه وقسم قلبه وجعله مجزأ على أحد وثمانين جزءا هي مضروب ثلاثة في ثلاثة ليصح منها مخرج ثلث ثلث الثلث فجعل لمن خاطبه أربعة وسبعين جزءا من قلبه وجعل للساقي جزءا وبقي الستة الأجزاء ففرقها فيمن يحب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وليس للإغماض في عقود المعاوضات وجه مرضي ولا حال يستحب غير أن العقد</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -2678,178 +2678,178 @@
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الشيخ تقي الدين صاحب الكتاب: أخبرني بدمشق بقراءتي الشيخ الأصيل المؤرخ عز الدين أبو الحسن علي بن محمد بن عبد الكريم الشيباني الجزري ثم الموصلي ابن الأثير من أصل سماعة قال: أخبرنا الخطيب مجد الدين أبو الفضل عبد لله بن أحمد بن محمد ابن الطوسي بقراءتي عليه سنة ثمان وسبعين وخمس مئة قال: أخبرنا الشيخ الجليل أبو بكر أحمد بن علي بن بدران الحلواني قال: أخبرنا أقضى القضاة أبو الحسن علي بن محمد بن حبيب البصري المعروف بالماوردي قراءة عليه قال: أخبرنا أبو علي الحسن بن علي الجبلي قال: حدثنا أبو العباس محمد بن أحمد الأثرم قال: حدثنا علي بن حرب، حدثنا سفيان بن عيينة، عن الأسود بن قيس أنه سمع جندباً وهو ابن عبد الله بن سفيان البجلي يقول: كنا مع رسول الله [صلى الله عليه وسلم] فنكبت إصبعه فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هل أنت إلا إصبع دميتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي سبيل الله ما لقيتي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">هذا حديث صحيح أخرجه البخاري ومسلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وروى الشيخ أيضا بإسناده عن أقضى القضاة الماوردي أنه أنشد لأبي بكر ابن دريد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جهلت وعاديت العلوم وأهلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذاك يعادي العلم من هو جاهله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن كان يهوى أن يرى متصدراً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويكره لا أدري أصيبت مقاتله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: وقال صاحب “الحاوي “: كتب إلي أخي من البصرة - وقد اشتد شوقه إلي لمقامي ببغداد - شعراً، فقال فيه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طيب الهواء ببغداد يشوقني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قدماً إليها وإن عاقت مقادير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكيف صبري عنها الآن إذ جمعت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طيب الهواءين ممدود ومقصور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">آخر ما ذكره الشيخ تقي الدين مصنف الكتاب رحمه الله.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قوله: الصيمري، هو بفتح الصاد والراء المهملتين.</w:t>
       </w:r>
@@ -3330,50 +3330,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>