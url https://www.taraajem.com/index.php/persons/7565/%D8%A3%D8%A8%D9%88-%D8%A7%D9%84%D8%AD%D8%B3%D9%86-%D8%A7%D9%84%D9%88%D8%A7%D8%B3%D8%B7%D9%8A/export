--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -149,155 +149,155 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: وكتب إلي أبو عبد الله ابن ضبر القاضي صديقنا رحمه الله في كتاب، وقد اتصلت أسفاري بين البصرة وواسط والأهواز، مترددا عن السلطان في رسائل:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصبو إليك مع البعاد صبابة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصلى بها كلهيب حر النار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا تباعدت الديار فإنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرضى وأقنع منك بالأخبار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا الديار دنت بعدت فكيف لي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدنو قلب مع دنو الدار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث ابن نصر في كتابه حاكيا عن نفسه قال: حدثني الأستاذ أبو عبد الله محمد بن شاذان بالبصرة، وهو إذ ذاك يكتب لظهير الدين، وقد خرجت إليه في رسالة، فلما أزمعت الانصراف حمل إلي كسوة ونفقة إلى دار أبي عبد الله، وحضر أصحابه يتنجزون رسوما جرت العادة بها، وكثروا علي، فقال أبو عبد الله: حالنا هذه تشبه حال أبي أحمد النهرجوري، فإنه مدح أبا الفرج منصور بن سهل المجوسي عامل البصرة، فأعطاه صلة حاضرة هنية، والتف به الحواشي فطالبوه، فكتب رقعة ودفعها إلى بعض الداخلين إليه وقال له: سلم هذه إلى الأستاذ، وفيها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أجازني الأستاذ عن مدحتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جائزة كانت لأصحابه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم يكن حظي منها سوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جهبذتي يوما على بابه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: فلما وصلت الرقعة خرج في الحال من صرف الحواشي عنه، وصار معه حتى دخل منزله.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث ابن نصر قال: رأيت في المنام كأني أكتب إلى بعض أصدقائي، وقد وقع لي أنه سرق شيئا من كلامي: عمدت إلى شتائت ألفاظي وبدائد كلامي فغصبتنيها، فيا للصوص الكتابة، ويا لحزني عليه والكآبة، واستيقظت فعلقت ذلك.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -341,51 +341,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ابن نصر: وحدثني أبو نصر العلاء بن الفيرزان الوزير- وكان هش المحادثة طيب المحاضرة كثير المزح، لولا شر كان كامنا فيه- وسمعته يقول: حفظت «كتاب بغداد» لابن أبي طاهر وقرأته عشرين دفعة من أوله إلى آخره، وقرأت «التاريخ» لأبي جعفر بالفارسية والعربية؛ واتفق أن اشتكت عيني فتأخرت عنه، وعلم بذاك فأنفذ إلي غلاما ومعه صرة فيها خمسمائة درهم، فتركها بين يدي، ومعها من البياض قطعة مثل الزيق في طوله وعرضه، وانصرف ولم يخاطبني بلفظة، فلما فتحت عيني تأملت الكاغد وإذا فيه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخذ القليل من اللئيم وذمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن القليل من اللئيم كثير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحملت إليه في ليلة نوروز دينارا روميا ودرهما خسروانيا وجزءا فيه أخبار منثورة من كل نوع، وكتبت إليه رقعة نسختها: أخرني عن حضرة سيدنا السيد الأجل-أطال الله بقاءه- عذر يسقط معه العتب، ويغفر لأجله الذنب، ومن المعاذر ما تعزف النفس عن ذكره، وتشوف إلى طيه وستره، لا سيما عن الأقلام التي تحفظ أسطارها، وتبقى على الدهر آثارها، وقد أقمت سنة الخدمة بجزء يصلح لخلوة الأنس، ويجمع أوطار النفس، ليس بجسيم يستجفى، ولا ضئيل يحتقر ويزدرى، قد يحتوي من الاعتدال بين اللاطئ والعال...... وتضل الأفهام في حروشته، اللفظة الواحدة من مضمونه، تحوى فقر الفضل وعيونه. ودينار ودرهم من ضرب كسرى وقيصر، فمن مثلي في ظرف هديتي، ومن يساجلني إذا جملني بقبولها وشرفني- لا أخلاه الله من نعم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">يفيضها عليه، ولا أعدمه تابعا يزدلف بالطرف إليه، بمنه وطوله، وجوده وفضله، إنه على كل شيء قدير؛ قال: فأنفذ إلي جزءا بخط أبي الحسن ابن هلال ودينارا مصنوعا فيه عشرون مثقالا ودرهما مثله، وكتب إلي: ما رأيت مثل سيدنا- أطال الله بقاءه وجعلني فداءه- (وهكذا كانت عادته في مكاتبتي) يحسن ويعتذر فإنه قد أوجب بتأخره منة، وكفاني ببعده مؤونة، وقد أنفذت جزءا لا أصفه، ودينارا ودرهما لا أنعته، وإذا تأمل ما حملته إليه وحمله إلي وجد قدر التفاوت بينهما قدر التفاوت بيني وبينه، والسلام.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -469,195 +469,195 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">العالم الأوحد- أطال الله عمره وأدام سعده- محل العصمة ودارها، ومعرس الحكمة ومدارها، وراحة كل صدر، وعدة كل حر، ومحط الرحال، ورأس مال الآمال، كل دهر أحال عهده مر، وكل صحو لا أراه معه سكر، حرس الله آلاءه، ولا أعدمه الطول وإسداءه، معلوم ما حاوله رعاه الله ملاحاة، وسأله معاداة أو مصاداة، لأحسر لسؤاله، ولأسمو لدرك محاله، ولعمر الله وعمره كل كلام اطرح معه العادة المعلومة، وهدر له الحال المعهودة، وعر مسلكه، وعسر مطلعه، وصار لمادة السداد هادما أساسه، ومحللا مرره وأمراسه، لا محله محل المكرم، ولا رصه رص المحكم، وهو سداد لعدم. ولو سواه حرسه الله سام ما سامه، ورام ما رامه، لما أدرك مرماه ولا أحمد مسعاه، ولا سمع دعاؤه طول الدهر، ولا ساعده ساعد ولو مد له العمر، والسلام قال: وغدا مهيار علينا فأنشدنا لنفسه في هذا المعنى:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعد لرملة كد الصدر ممطول</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دم الكرى معه ما سال مطلول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصل هو الصد محمود موارده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حل المحلا وصرم وهو محمول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أما صحا أو سلا إلا أعاد له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عهد الأولى طلل كالسطر ممحول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">محاه كل ولود الرعد حامله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مدار ما حار هاد وهو مدلول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">راحوا وحل وكاء الدمع عاصمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطاح ما طاح دمع وهو محلول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ساروا وكم أمل سار وراءهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكل ما وعد الأملاء مأمول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطاول الدهر عمرا لا ملال له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مع السرور وطول العمر مملول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وتأخر وعد المطرز بالشعر فكتب إليه الرئيس أبو الحسن ابن نصر في المعنى:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">لم وعد أسعده الله المساعدة وعدل، وسهل الحمل وما حمل، وكلامه روح الصدور وسرها، وراح الأسماع وعطرها، ولم أهمل عادة إسعاده، وهدر معهود سماحه؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -677,483 +677,483 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن النظم:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اسعد ودام لك الإمهال والعمر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هل رمل رامة محمود له المطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهل أراك وأمواه لعارمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالعهد لا الورد أعداه ولا الصدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهل أرود ودار الوصل آهلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دارا كدارك لولا روحها العطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لله صدر وراه كل ساحرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كحلاء مرهاء ممدوح لها الحور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واها لعلوة لا وصل كواصلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا عطاؤك مسمول ولا أمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صد ومطل وإدلال ومحرمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما أعاد رسول الآكل السمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا محمد لم أعط السلام ولا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمال سالم أمر اللمة الصور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعا وطاوع ودا لا مراء له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مسارع الأمر لا لاو ولا صعر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">كل هذا ولم يرد من المطرز المتحدى في هذا المعنى شيء، فكتب إليه الرئيس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">علي بن نصر يستبطئه ويقتضيه ويحثه على المهادنة: ما سلك العالم الأوحد- حرس معهوده- العادة، ولا عمل عمل السادة، رام أمرا ما حصله، وحكم حكما ما عدله، ووعد وعدا لواه، وحد حدا عداه، وسدى وما ألحم، وأورد وما أصدر، وسار مهملا أمره، وطار مسلما وكره، لا الكلام أسعده، ولا الكلال أمهله، هاله الأمر وراعه، وعصاه المرام وما أطاعه، محادة له علم معها مآل الصورة، وعمل لها عمل الصرورة، هاك الساعة الموادعة حصلها، وأحلها صدرك واحرسها، وصرها دهرك واعكمها، ودع المراماة وراءك، وسرح المصالحة أمامك، وهلم السلم، والسلام.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ابن نصر: كتب إلي أبو طاهر علي بن الحسين عز الأستاذين من بعض أسفاره: من علامات المؤانسة، ودلالات المجالسة، التكاتب في السفر، والتزاور في الحضر، وأنت بهما حري، ومنهما عمر الله بري:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو كنت أدري أن ذا البين كائن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعاصيت عذالي وخالفت نصاحي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما كنت أعطي البين صفقة بائع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو أن إدراك المنى بعض أرباحي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضاء من الرحمن ما اسطعت رده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس لأمر خطه الله من ماح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو الحسن: كنت أكاثر أبا الفرج عبد الواحد بن نصر الببغا وأزوره دائما مع القاضي أبي محمد أخي رحمه الله، فتأخرنا عنه لشغل عرض لنا، وكتب إلينا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذخرت أبي نصرا لحظ أناله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فبلغني أقصى المنى ببني نصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجدتهم الذخر القديم ولم أكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عملت بأن الذخر يعزى إلى الدهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">واستمر بنا الابطاء عنه فكتب إلينا رقعة أولها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بني علي بن نصر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعاء باسط عذر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسرفتم في وصالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس يحسن هجري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">إن رأيتما- جعلت فداءكما- أن تبرئا رمد طرفي بالنظر إليكما فعلتما، فحضرناه، وقلت له: يا سيدي، ذكرتني لعمرك هذه أبيات أبي فراس التي كتب بها من الأسر إلى ولدي سيف الدولة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا سيدي أراكما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تذكران أخاكما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أوجدتما بدلا به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يبني سماء علاكما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال لي: أحسنت، والله لقد كتبت الرقعة والأبيات في ذكري.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1221,50 +1221,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>