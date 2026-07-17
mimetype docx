--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -117,931 +117,931 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أبو سعد بن خلف الكاتب علي بن محمد بن خلف أبو سعد الكاتب النيرماني -بالنون والياء آخر الحروف وبعد الراء والميم ألف ونون- ونيرمان قرية من قرى الجبل بالقرب من همذان. كان من جلة الكتاب الفضلاء والرؤساء النبلاء. كان يخدم في ديوان بني بويه ببغداد، ومدح الإمام القادر. وكان قد اتصل ببهاء الدولة ابن عضد الدولة فصنف له المنثور البهائي في مجلدة، وهو نثر كتاب الحماسة وغيرها، وتوفي سنة أربع عشرة وأربع مائة. ومن شعره القصيدة المشهورة وهي: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خليلي في بغداد هل أنتما ليا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على العهد مثلي أم غدا العهد باليا؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهل ذرفت يوم النوى مقلتاكما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علي كما أمسي وأصبح باكيا؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهل أنا مذكور بخير لديكما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما جرى ذكر لمن كان نائيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهل فيكما من إن تنزل منزلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنيقا وبستانا من النور حاليا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أجد له طيب المكان وحسنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منى يتمناها فكنت الأمانيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كتابي عن شوق شديد إليكما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن على الأحشاء منه مكاويا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعن أدمع منهلة، فتأملا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كتابي تنر آثارها في كتابيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تيأسا أن يجمع الله بيننا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأحسن ما كنا عليه تصافيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقد يجمع الله الشتيتين بعدما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يظنان كل الظن أن لا تلاقيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تأنسا بالورد بعدي واعربا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مقال ابن عبد الله يخدع ساجيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولما تفرقنا تطيرت أن أرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مكانك مني لا خلا منك خاليا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فضمنته وردا كرياك ريحه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يذكرني منك الذي لست ناسيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تطلبا صوني إذا ما تغنتا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تسر وفوز جادتا لي الأغانيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخبرتما أن تيماء منزل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لليلى إذا ما الصيف ألقى المراسيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهذي شهور الصيف عنا قد انقضت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما للنوى ترمي بليلى المراميا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فدى لك يا بغداد كل مدينة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الأرض حتى خطتي ودياريا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقد سرت في سرق البلاد وغربها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطوقت خيلي بينها وركابيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلم أر فيهما مثل بغداد منزلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم أر فيها مثل دجلة واديا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا مثل أهليها أرق شمائلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأعذب ألفاظا وأحلى معانيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكم قائل: لو كان ودك صادقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لبغداد لم ترحل، وكان جوابيا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقيم الرجال الموسرون بأرضهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وترمي النوى بالمقترين المراميا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره يمدح القادر: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا زلت تحيا لنعمى لا نفاد لها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في ظل عز على الدولات تحتكم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تغني وتفني وتستبقي وتهلك من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ناوى وترجى ويخشى بأسك الأمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتب إليه من رسالة طويلة: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خدمت لما عرفت من خدمك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودام عندي النعيم من نعمك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكانت النائبات تألفني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاحتشمتني إذ صرت من حشمك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأورد له ابن النجار في ذيله: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ظالمي: قسما عليك بحرمة الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـإيمان فهي نهاية الإيمان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تسفكن دمي فإني خائف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جدا عليك عقوبة العدوان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذ مررت على زرود فلا تغر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالمشي فيه موائل الأغصان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالله واستر ورد خدك فيه لا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ينشق قلب شقائق النعمان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأورد له أيضا: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عجبا لضرسك كيف يشكو علة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبجنبه من ريقك الدرياق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا نظير سقام ناظرك الذي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عافاك وابتليت به العشاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو عقربي صدغيك إذ لدغا الورى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحماك من حميتهما الخلاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعر أبي سعد ابن خلف: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جرت النوى بهم فما حنوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رفقا بنا ونأوا فما أنوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كان عندهم وقد رحلوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا نقيم فبئس ما ظنوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا بد منهم أية سلكوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن أسعفوا بالوصل أو ظنوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لي عندهم دين فوا عجبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الدين لي وفؤادي الرهن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله ولد يعرف بأبي الفرج ابن أبي سعيد الهمذاني مذكور في شعراء الدمية له شعر جيد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1109,50 +1109,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>