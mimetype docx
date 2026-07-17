--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -117,971 +117,971 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">القليوبي الكاتب علي بن محمد بن أحمد بن حبيب التميمي القليوبي الكاتب. نقلت من خط أبي سعيد المغربي قال: وصفه ابن الزبير في كتاب الجنان بالإجادة في التشبيهات، وغلا في ذلك إلى أن قال: إن أنصف لم يفضل ابن المعتز عليه. وذكر أنه أدرك العزيز العبيدي ومدح قواده وكتابه، وعاش إلى أيام الظاهر. من شعره: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصافية بات الغلام يديرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على الشرب في جنح من الليل أدعج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن حباب الماء في وجناتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فرائد در في عقيق مدحرج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا ضوء إلا من هلال كأنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تفرق منه الغيم عن نصف دملج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد حال دون المشتري من شعاعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وميض كمثل الزئبق المترجرج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن الثريا في أواخر ليلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تحية ورد فوق زهر بنفسج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في ليلة أنف كأن هلالها </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صدع تبين في إناء زجاج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كفل الزمان لأختها بزيادة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في نوره فبدا كوقف العاج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأنما كيوان ثغرة فضة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأنما المريخ ضوء سراج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تتطاول الجوزاء تحت جناحه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأنها من نورها في تاج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليل كمثل الروض فتح جنحه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زهر الكواكب في ذرى الأبراج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحييته حتى رأيت صباحه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من لونه يختال في دواج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والشمس من تحت الغمام كأنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نار تضرم خلف جام زجاج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأن السماء مصحف قار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأن النجوم رسم عشور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأن النجوم زهر رياض</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد أحاطت من بدرها بغدير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقمت بالبركة الغراء مدهقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والماء مجتمع فيها ومسفوح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا النسيم جرى في مائها اضطربت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنما ريحه في جسمها روح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نجمت نجوم الزهر إلا أنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في روضة فلكية الأنوار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأنما الجوزاء منها شارب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأنما المريخ كأس عقار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأن الهلال حافة جام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شف منها ما لم تنله عقار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأن المجر رسم طريق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعليه من الثريا منار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا فاسقنيها قد قضى الليل نحبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقام لشوال هلال مبشر </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدا مثل عرق السام واسترجعت له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صروف الليالي قرصه وهو مقمر </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى أن رأيناه ابن سبع كأنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على الأفق منه طيلسان مقور </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصفراء من ماء الكروم كأنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دجى الليل منها في رداء معصفر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن حباب الماء في وجناتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الدر تكليل على تاج معصر </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قطعت بها ليلا كأن نجومه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا اعترضتها العين نيران عسكر </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تراها بآفاق السماء كأنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مطالعها منها معادن جوهر </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومنطقة الجوزاء تبدو كأنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسائط در في قلادة عنبر </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وباتت بعيني الثريا كأنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على الأفق منها غصن ورد منور </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فبت أراعي الفجر حتى تشمرت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذيول الدجى عن مائة المتفجر </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه في الهلال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدا مستدق الجانبين كأنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على الأفق الغربي مخلب طائر </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولاح لمسرى ليلتين كأنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تفرق منه الغيم عن أثر حافر </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفيه أيضا: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا استثبتته العين لاح كأنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على هامة من جنحه خط مفرق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشمر عنه الغيم ذيلا كأنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تكشف منه عن جناح محلق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه في روضة: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحالية لا يكتم الليل ضوءها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا أزهرت صلت لها الأنجم الزهر </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يفرق منها النشر ما ألف الثرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويضحك منها الشمس ما استدمع القطر </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 21،ص 0)</w:t>
       </w:r>
@@ -1142,50 +1142,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>