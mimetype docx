--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -189,75 +189,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما جلس للناس وعزم عليه في الفتوى تأبى وسد بابه دون الناس فقال لهم أبو القاسم بن شبلون: كسروا عليه بابه لأنه قد وجب عليه فرض الفتيا هو أعلم من بقي بالقيروان، فلما رأى ذلك خرج عليهم ينشد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعمر أبيك ما نسب المعلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى كرم وفي الدنيا كريم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن البلاد إذا اقشعرت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصوح نبتها رعي الهشيم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم بكى حتى أبكى الناس، وقال: أنا الهشيم ثلاثا، والله لو أن في الدنيا خضراء ما دعيت أنا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان يفضل كتاب ابن المواز في الفقه على سائر الأمهات، وقال: إن صاحبه قصد بناء فروع أصحاب المذهب على أصولهم، وغيره إنما قصد لجمع الروايات، ونقل مقصود السماعات - كذا نقله القاضي عياض. وبالعكس كان يؤاخذ العالم المصري أبا إسحاق محمد بن القاسم بن شعبان القرطي (بضم القاف وكسر الطاء بعدها ياء النسبة، ت 355/ 965) بأن كتبه فيها غرائب من قول مالك وأقوال شاذة عن قوم لم يشتهروا بصحبته ليست مما رواه ثقات أصحابه واستقر من مذهبه، كذا ذكره القاضي عياض، وأورد له الوشريسي في «المعيار» مجموعة من فتاويه وكذلك البرزلي.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -694,106 +694,106 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأول جلوسه للمناظرة بأثر موت أبي محمد قال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعمر أبيك ما نسب المعلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لمكرمة وفي الدنيا كريم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن الرياض إذا اقشعرت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصوح نبتها رعي الهشيم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم بكى حتى أبكى الناس وقال: أنا الهشيم، ثلاثا، والله لو أن في الدنيا خضراء ما رعيت أنا. وشيخه المذكور هو أبو محمد عبد الله ابن أبي هاشم التجيبي. وسمع شخصا يقول في مجلسه: ما قصر المتنبي في قوله: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يراد من القلب نسيانكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتأبى الطباع على الناقل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال: يا مسكين، أين أنت عن قوله تعالى: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0000ff"/>
         </w:rPr>
         <w:t xml:space="preserve">{لا تبديل لخلق الله...}</w:t>
       </w:r>
     </w:p>
@@ -1080,75 +1080,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدث بعض شيوخ القيروان أنه كلم في الجلوس فأبى فكلم فأتى الناس يهدمون عليه بابه لما أغلقه دونهم فلما رأى ذلك خرج ينشد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعمر أبيك ما نسب المعلى </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> إلى كرم وفي الدنيا كريم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن البلاد إذا اقشعرت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وصوح نبتها رعي الهشيم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أنا والله ذلك الهشيم أنا والله ذلك الهشيم فبكى وأبكى. وكان زاهدا ورعا مقلا وكان أهل القيروان يفضلونه ويأخذون عنه. تفقه عليه أبو عمران الفاسي واللبيدي: وعتيق السوسي وغيرهم.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وألف تآليف بديعة مفيدة منها: كتاب الممهد في الفقه وأحكام الديانة وكتاب المنقذ من شبه التأويل وكتاب المنبه للفطن من غوائل الفتن وكتاب الرسالة المفصلة لأحوال المتقين وكتاب المعلمين والمتعلمين وكتاب الاعتقادات وكتاب مناسك الحج وكتاب الذكر والدعاء وكتاب كشف المقالة في التوبة وكتاب ملخص الموطأ وكتاب رتب العلم وأحوال أهله وكتاب أحمية الحصون والرسالة الناصرية في الرد على البكرية وكتاب حسن الظن بالله تعالى ورسالة تزكية الشهود وتجريحهم ورسالة في الورع. توفي رحمه الله تعالى بالقيروان سنة ثلاث وأربعمائة ودفن بباب تونس وقد بلغ الثمانين ورحل إلى المشرق سنة اثنتين وخمسين وثلاثمائة.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1628,50 +1628,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>