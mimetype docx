--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -239,1219 +239,1219 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أبو الفتح البستي علي بن محمد، أبو الفتح البستي، الكاتب الشاعر. له طريق معروف، وأسلوب مشهور في التجنيس. سمع الكثير من أبي حاتم بن حبان. وتوفي سنة إحدى وأربع مائة. ومن شعره:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم تر عيني مثله كاتبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكل شيء شاء وشاءا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يبدع في الكتب وفي غيرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدائعا إن شاء إنشاءا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترحلت عنه لفرط الشقاء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخلفت رشدي ورأيي ورائي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فنائي قريب إذا غبت عنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإما رجعت فناء فنائي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">العمر ما عمرت في</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ظل السرور مع الأحبه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمتى نأيت عن الأحبـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـة لم يساو العمر حبه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول لغلمانه: أبشروا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإني إذا رمت أمرا عدلت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تحسبني ظلوما فإني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أشارطكم إن فعلت انفعلت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد مر أمس ولم يعبأ به أحد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من التواء وبؤس مر أم رغد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعندي اليوم قوت أستعف به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن بقيت غدا أصلحت أمر غد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا مغرما بوصال عيش ناعم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ستصد عنه طائعا أو كارها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الحوادث تزعج الآساد عن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ساحاتها والطير عن أوكارها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من عقدت به الرجاء فلم يكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لي منه إرفاد ولا إيناس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كان قد جرح المطامع عفتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فوراء ذاك الجرح يأس ياسو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقالوا: رض النفس الحرون وكفها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعدل وألزمها أداء الفرائض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن لم ترضها أنت وحدك مصلحا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجدت لها من دهرها ألف رائض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا أكثر الناس إحسانا إلى الناس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأكرم الناس إغضاء على الناسي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نسيت وعدك والنسيان مغتفر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاعذر فأول ناس أول الناس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تق الله واطلب هدى دينه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبعدهما فاطلب الفلسفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودع عنك قوما يعيبونها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ففلسفة المرء فك السفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولي أخ مطرف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصبح ظرف الظرف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن قلت: صر في صرفي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقل لي: رد في ردفي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبي رغبة فيك إما وفيت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهل راغب أنت في أن تفي؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأرعى ذمامك ما دمت حيا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا أستحيل ولا أنتفي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ناقها من مرض مسه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يفديك من عاداك من ناقه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم قلت إذ قيل به فترة:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ربنا بالروح منا قه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الآن نولني ما أبتغي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كنت تنوي لي تنويلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ليت شعري هل أرى حضرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تثبت تنفيلا وتنفي لا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أما حان أن يشتفي المستهام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بزورة وصل وتأوي له</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجمجم عن سؤله هيبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويعلم قلبك تأويله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أضاء ليل من أضاليلي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحان تعطيل أباطيلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ناداني الشيب ولكنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصم عن قيل المنادي لي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وابيض منديلي من بعدها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد كنت مسود المناديل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عجبت لوغد قد جذبت بضبعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأصبح يلقاني بتيه وبئس ما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يروم مساماتي ومن دونها السما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكيف يباريني سموا وبي سما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عدوك إما معلن أو مكاتم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكل بأن يخشى وأن يتقى قمن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكن حذرا ممن يكاتم أمره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليس الذي يرميك جهرا كمن كمن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا تحدثت في قوم لتؤنسهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بما تحدث من ماض ومن آت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تعد لحديث إن طبعهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">موكل بمعاداة المعادات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إني على ما بي من قوة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عند الخطوب الصعبة الوافيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أجبن بل أرعد من خيفة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيام ألقى فئة القافيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن هز أقلامه يوما ليعلمها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنساك كل كمي هز عامله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن أقر على رق أنامله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقر بالرق كتاب الأنام له</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 22،ص 0)</w:t>
       </w:r>
@@ -1512,50 +1512,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>