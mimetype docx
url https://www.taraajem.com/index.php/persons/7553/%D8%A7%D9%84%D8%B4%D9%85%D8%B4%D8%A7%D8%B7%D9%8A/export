--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -377,475 +377,475 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أبو القاسم المنجم الرقي يهجوه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حف خديك دل يا شمشاطي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنه دائم لغير لواط</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وانبساط الغلام يعلمني أنـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـك تحت الغلام فوق البساط</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشروط صبرت كرها عليها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا لها بل للذة المشراط</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الشمشاطي: كنا ليلة عند أبي تغلب بن حمدان، وعنده جماعة، بعضهم يلعب بالنرد، والسماء تهطل، حتى مضى هزيع من الليل، فقال أبو البركات لفتح بن نظيف: يا فتح، كم قد مضى من الليل؟ فقلت له: هذا نصف بيت شعر. فقال لبعض من في حضرته: أتمه؛ فقال: هذه قافية صعبة لا تطرد إلا أن تجعل بدل الياء واوا. فعملت في الوقت:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا فتح كم قد مضى من الليل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قل وتجنب مقال ذي الميل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعارض النوم مسبل خمرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعارض المزن مسبل الذيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والليل في البدر كالنهار إذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أضحت وهذا السحاب كالليل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يسكب دمعا على الثرى فترى الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـماء بكل الدروب كالسيل </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والنرد تلهي عن المنام إذا الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـفصوص جالت كجولة الخيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا لذيذ الكرى تدافع عن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقت رقاد أضر بالحيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن أمير الهيجاء في مأزق الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـحرب الهمام الجواد والقيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من حزبه السعد طالع لهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحربه موقنون بالويل </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نجيب أم لم تغذه سيئ الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـقسم ولا أرضعته من غيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يحمل أعباء كل معضلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجل أن تستقل بالشيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمواله والطعام قد بذلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لآمليه بالوزن والكيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جاوز عمرا بأسا وقصر عن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جود يديه الضحيان والسيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا زال في نعمة مجددة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يشرب صفو الغبوق والقيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال في رمانة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا حسن رمانة تقاسمها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كل أديب بالظرف منعوت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنها قبل كسرها كرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبعد كسر حبات ياقوت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 22،ص 0)</w:t>
       </w:r>
@@ -899,99 +899,99 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولأبي القاسم الرقي المنجم فيه يهجوه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حف خديك دل يا شمشاطي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنه دائما لغير لواط</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وانبساط الغلام يعلمني أن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ك تحت الغلام فوق البساط</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشروط صبرت كرها عليها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا لها بل للذة المشراط</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال محمد بن إسحاق: له كتاب النزه والابتهاج وهو مجموع يتضمن غرائب الأخبار ومحاسن الأشعار كالأمالي. كتاب الأنوار مبوب يجري مجرى الملح والتشبيهات والأوصاف عمله قديما ثم زاد فيه بعد ذلك. كتاب الديارات كبير .</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">كتاب المثلث الصحيح. كتاب أخبار أبي تمام والمختار من شعره. كتاب القلم جيد. كتاب تفضيل أبي نواس على أبي تمام.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1003,395 +1003,395 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">هذه قافية صعبة لا تطرد إلا أن نجعل بدل الياء واوا، فعملت في الوقت واستغلقت القافية حتى لا يزاد عليها بيت واحد إلا أن تكرر القافية بلفظ مؤتلف ومعنى مختلف مثل الغيل الذي يرضع المرأة وهي حامل، وقد أتينا بهذه اللفظة ومثلها لفظا ولم نأت به، الغيل: الساعد الريان، والغيل: ما جرى على وجه الأرض، والغيل: الشحم الملتف. ومثل القيل نصف النهار وقد أتينا به، والقيل الملك، ونحو ذلك فقلت:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا فتح كم قد مضى من الليل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قل وتجنب مقال ذي الميل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعارض النوم مسبل خمرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعارض المزن مسبل الذيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والليل في البدر كالنهار إذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أضحت وهذا السحاب كالليل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يسكب دمعا على الثرى فترى الم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اء بكل الدروب كالسيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والنرد تلهي عن المنام إذا ال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصوص جالت كجولة الخيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا لذيذ الكرى تدافع عن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقت رقاد أضر بالحيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن أمير الهيجاء في مأزق ال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حرب الهمام الجواد بالقيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من حزبه السعد طالع لهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحزبه موقنون بالويل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نجيب أم لم تغذه سيء ال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قسم ولا أرضعته من غيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يحمل أعباء كل معضلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجل أن تستقل بالشيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمواله والطعام قد بذلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لآمليه بالوزن والكيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جاوز عمرا بأسا وقصر عن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جود يديه الضحيان ذو السيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا زال في نعمة مجددة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يشرب صفو الغبوق والقيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث الشمشاطي في كتابه هذا أيضا قال: أخذت من بين يدي أبي عدنان محمد بن نصر بن حمدان رمانة فكسرتها ودفعت منها إلى من حضر من الشعراء والأدباء، وقلت:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا حسن رمانة تقاسمها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كل أديب بالظرف منعوت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنها قبل كسرها كرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبعد كسر حبات ياقوت.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 معجم الأدباء / إرشاد الأريب إلى معرفة الأديب،(دار الغرب الإسلامي - بيروت،1993،ط 0،ج 4،ص 1807)</w:t>
       </w:r>
@@ -1452,50 +1452,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>