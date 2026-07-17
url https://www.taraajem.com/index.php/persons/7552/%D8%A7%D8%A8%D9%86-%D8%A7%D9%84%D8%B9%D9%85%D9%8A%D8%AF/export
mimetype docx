--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -174,723 +174,723 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ابن ابن العميد الوزير علي بن محمد بن الحسين بن محمد بن أبي الفضل، هو الوزير أبو الفتح ابن العميد، تقدم ذكر والده. كان وزير ركن الدولة بعد أبيه أبي الفضل، وتولى ذلك وسنه اثنتان وعشرون سنة. وكان ذكيا متوقدا أديبا متوسطا، وله نظم وترسل. لكنه ولد نعمة شديد العجب والدالة. وحمل النفس على ما تدعوه إليه الحداثة. فسد رأي عضد الدولة فيه، فلما توفي ركن الدولة وسار مؤيد الدولة من إصبهان إلى الري، استصحب معه الصاحب بن عباد، كاتبه، وأقرأ أبا الفتح ابن العميد على حملته ورتبه في منزلته وقدمه ومكنه. فاستمر على عادته في الإدلال والاستبداد والمضي على وجهه في كل الأحوال. فاستوحش منه مؤيد الدولة، وترددت بينه وبين عضد الدولة مكاتبات ومراسلات في بابه. فقبض عليه مؤيد الدولة في شهر ربيع الأول سنة ست وستين وثلاث مائة. ولما حبس وعذب لاستخراج الأموال سملت عينه وجزت لحيته وجدع أنفه، ففتق جيب جبته وأخرج منه رقعة تشتمل على ودائع أمواله وذخائره، فألقاها في النار وقال للموكل به: اصنع ما شئت فو الله لا يصل إليكم من أموالي المستورة حبة واحدة. فما زال يعذبه إلى أن مات. وقد ذكر أبو حيان التوحيدي سبب القبض عليه مستوفى، وأورده ياقوت في ترجمة أبي الفتح ابن العميد وأنشد في آخر حاله: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">راعوا قليلا فليس الدهر عبدكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما تظنون والأيام تنتقل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره وهو في الحبس:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدل من صورتي المنظر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكنه ما بدل المخبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس لي حزن على فائت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكن على من ليس يستعبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وواله القلب بما مسني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مستخبر عني فلا يخبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقل لمن سر بما ساءني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا بد للمسلك أن يعبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ووجد على حائط محبس ابن العميد بعد قتله: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ملك شد لي عرى الميثاق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأمان قد سار في الآفاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يحل رأيه ولكن دهري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حال عن رأيه فشد وثاقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقرى الوحش من عظامي ولحمي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسقى الأرض من دمي المهراق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعلى من تركته من قريب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو حبيب تحية المشتاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفي بني العميد يقول القائل: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مررت على ديار بني العميد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فألفيت السعادة في خمود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقل للشامت الباغي رظويدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإنك لم تبشر بالخلود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان أبوه أبو الفضل قد جعل عليه عيونا يرصدونه ويطالعونه بأخباره ومتجدداته. فقال له بعضهم: إنه الليلة كتب إلى فلان يستدعي منه شرابا. فحمل ذلك إليه ما يحتاجه من نقل ومشموم ومشروب، فدس أبوه إلى ذلك الرجل من يأتيه بالورقة، فأتاه بها وإذا فيها بخطه بعد البسملة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قد اغتنمت الليلة -أطال الله بقاء سيدي ومولاي- رقدة من عين الدهر، وانتهزت فيها فرصة من فرص العمر، وانتظمت مع أصحابي في سمط الثريا، فإن لم تحفظ علينا النظام بإهداء المدام، عدنا كبنات نعش والسلام.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فاستطير أبوه فرحا وإعجابا بهذه الرقعة البديعة وقال: الآن ظهر لي أثر براعته، ووثقت بجريه في طريقي، ونيابته منابي، ووقع لي بألفي دينار.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لئن كففت وإلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شققت منك ثيابي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأصغى أبو الفتح وقال في الوقت: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا مولعا بعذابي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أما رحمت شبابي؟ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تركت قلبي تيها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نهب الأسى والتصابي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كنت تنكر ما بي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ذلتي واكتئابي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فارفع قليلا قليلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن العظام ثيابي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول لي الواشون كيف تحبها؟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت لهم: بين المقصر والغالي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولولا حذاري منهم لصدقتهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقلت: هوى لم يهوه قط أمثالي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكم من شفيق قال: ما لك واجما؟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت: أبى مالي وتسألني مالي؟ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إني متى أهزز قناتي تنتثر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أوصالها أنبوبة أنبوبا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أدعو بعاليها العلى فتجيبني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأقي بحد سنانها المهروبا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما زلت في سكري ألمع كفها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذراعها بالقرص والآثار </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى تركت أديمها وكأنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غرس البنفسج فيه بالجمار </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال الثعالبي: كنت عند أبي الفتح ابن العميد في يوم شديد الحر، وقد رمت الهاجرة بجمراتها فقال لي: ما قول الشيخ في قلبه؟ فلم أفطن ما أراد. فلما كان بعد قليل أتى من استدعاني إلى مجلس والده. فلما مثلت بين يديه تبسم وقال لي: ما قول الشيخ في قلبه؟ فبهت وسكت، وما زلت أفكر حتى تنبهت أنه أراد الخيش، لأنه كان على أبي الفتح من جهة والده من يطالعه بأخباره. فكتب إلى أبيه بتلك اللفظة في تلك الساعة، فدعاني لفرط اهتزازه لها.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ووجد له أبوه يوما رقعة مكتوبة بخطه فيها بيتان وهما: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أديبنا المعروف بالكردي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يولع بالغلمان والمرد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أدخلني يوما إلى بيته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فناكني والأير من عندي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فغضب وقال: أمثل ولدي يكتب بهذا الفحش والفجور، أما والله لولا ولولا ولولا، ثم أمسك كأنه يشير إلى ما حكم له من سوء العاقبة وقصر العمر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -954,51 +954,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">كان أديبا فاضلا بليغا قد اقتدى بأبيه في علو الهمة وبعد الشأو في الكرم والفضل:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن السري إذا سرى فبنفسه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وابن السري إذا سرى أسراهما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان أبوه قد أدبه فأحسن تأديبه، وهذبه أبو الحسين ابن فارس اللغوي وأحسن تهذيبه، ولما مات أبوه في الوقت الذي ذكرناه في ترجمته، وهو سنة ستين وثلاثمائة، وقال ابن الصابي في سنة تسع وخمسين وثلاثمائة، قام مقامه في وزارة ركن الدولة وذلك قبل الاستكمال وبعد من الاكتهال، وعمره حينئذ اثنتان وعشرون سنة، فألقى ركن الدولة مقاليده إليه، وعول في تدبير السيف والقلم عليه، فلما جرى لعز الدولة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">بختيار بن معز الدولة ببغداد ما جرى مع غلامه سبكتكين وأرسل إلى عمه ركن الدولة يستعين به تقدم إلى أبي الفتح بالمضي إلى شيراز والمسير في صحبة ولده عضد الدولة لانجاد عز الدولة، وورد إلى بغداد وجرى ما جرى من موت سبكتكين ومحاربة أصحابه حتى انجلوا عنها، وطمع عضد الدولة فيها ومكاتبة أبيه إياه بمفارقتها وتسليمها إلى عز الدولة، وكتب ركن الدولة إلى أبي الفتح بالقيام بذلك وبالتكفل به حتى يفارق عضد الدولة بغداد في قصة هي مذكورة في التواريخ، فتشدد ابن العميد على عضد الدولة في ذلك، وخاطبه فيه مخاطبات حقدها عضد الدولة عليه، فلما رجع عضد الدولة قال يوما لابن العميد: ما حظيت من ورودي إلى بغداد بفائدة، وقد أطلقت بسببها أموالا صامتة لا تحصى، فقال له أبو الفتح: ما سلم من الأعطيات سلطان، ولا خلا من النفقات مكان، ولو استقصيت بمقدار حالي ما فرقته لكنت مبذرا، فقال له عضد الدولة:</w:t>
@@ -1023,1029 +1023,1029 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">بأنواع من العذاب، فقال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدل من صورتي المنظر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكنه ما بدل المخبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس إشفاقا على هالك </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكن على من لي يستعبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وواله القلب بما مسني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مستخبر عني ولا يخبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقل لمن سر بما ساءني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا بد أن يسلك ذا المعبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ووجد على حائط مجلسه بعد قتله:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ملك شد لي عرى الميثاق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأمان قد سار في الآفاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يحل رأيه ولكن دهري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حال عن رأيه فشد وثاقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقرى الوحش من عظامي ولحمي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسقى الأرض من دمي المهراق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعلى من تركته من قريب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو حبيب تحية المشتاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفي بني العميد يقول بعضهم:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مررت على ديار بني العميد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فألفيت السعادة في خمود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقل للشامت الباغي رويدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فانك لم تبشر بالخلود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: وكان أبو الفتح قد أغري قبل القبض عليه بانشاد هذين البيتين لا يجف لسانه عن ترديدهما:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ملك الدنيا أناس قبلنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رحلوا عنها وخلوها لنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونزلناها كما قد نزلوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونخليها لقوم غيرنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فلما حصل في الاعتقال وأيقن أن القوم يريدون دمه وأنه لا ينجو منهم وإن بذل ماله مد يده إلى جيب جبة عليها ففتقه عن رقعة فيها ثبت ما لا يحصى من ودائعه وكنوز أبيه وذخائره، فألقاها في كانون نار بين يديه وقال للموكل به: اصنع ما أنت صانع، فو الله لا يصل من أموالي المستورة إلى صاحبك دينار واحد، فما زال يعرضه على</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">العذاب إلى أن تلف، ولما أحس بالقتل قال:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">راعوا قليلا فليس الدهر عبدكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما تظنون والأيام تنتقل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وهذا شيء من خبره وشعره:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال كان أبو الفضل أبوه قد جعل جماعة من ثقات أبي الفتح في صباه يشرفون عليه في منزله ومكتبه وينهون إليه أنفاسه، فرفع إليه بعضهم أن أبا الفتح اشتغل ليلة بما يشتغل به الأحداث من عقد مجلس مسرة واحضار الندماء في خفية شديدة واحتياط من أبيه، وأنه كتب رقعة إلى من سماه يستهديه شرابا، فحمل إليه ما يصلحهم من الشراب والنقل والمشموم، فدس أبوه إلى ذلك الانسان من جاء بالرقعة الصادرة عن أبي الفتح فإذا فيها بخطه: بسم الله الرحمن الرحيم قد اغتنمت الليلة- أطال الله بقاء سيدي ومولاي- رقدة من عين الدهر، وانتهزت فيها فرصة من فرص العمر، وانتظمت مع أصحابي في سمط الثريا، فإن لم تحفظ علينا النظام باهداء المدام عدنا كبنات نعش والسلام. فاستطير أبوه فرحا وإعجابا بهذه الرقعة البديعة وقال: الآن ظهر لي أثر براعته ووثقت بجريه في طريقي ونيابته منابي، ووقع له بألفي دينار.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث أبو الحسين ابن فارس قال: جرى في بعض أيامنا ذكر أبيات استحسن أبو الفضل ابن العميد وزنها واستحلى رويها، وأنشد جماعة من حضر ما حضرهم على ذلك الروي وهو قول القائل:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لئن كففت وإلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شققت منك ثيابي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأصغى إليها أبو الفتح ثم أنشدني في الوقت:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا مولعا بعذابي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أما رحمت شبابي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تركت قلبا قريحا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نهب الأسى والتصابي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كنت تنكر ما بي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ذلتي واكتئابي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فارفع قليلا قليلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن العظام ثيابي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: فتأمل هذه الطريقة وانظر إلى هذا الطبع فانه أتى بمثل ما أنشده في رشاقته وخفته ولم يعد الجنس ولم يقصر دونه، وبذلك يعرف قدر القادر على الخطابة والبلاغة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن مستحسن شعره:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عودي وماء شبيبتي في عودي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تعمدي لمقاتل المعمود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصليه ما دامت أصائل عيشه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تؤويه في فيء لها ممدود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما دام من ليل الصبا في فاحم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رجل الذرى فينان كالعنقود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قبل الزمان فطارقات جنوده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يبدلنه يققا بربد سود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا أنا بلغت الذي كنت أشتهي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأضعافه ألفا فكلني إلى الخمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقل لنديمي قم إلى الدهر فاقترح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عليه الذي تهوى ودعني مع الدهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أين لي من يفي بشكر الليالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا أضافت خيالها وخيالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يكن بي على الزمان اقتراح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غيرها منية فجاد بها لي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قرأت في كتاب أبي الحسين هلال بن المحسن، حدثني أبو اسحاق إبراهيم بن هلال جدي قال: لما سار عضد الدولة من بغداد عائدا إلى فارس أقام أبو الفتح ابن العميد بعده ووصل إلى حضرة الطائع لله حتى خلع عليه وحمله وكناه ولقبه ذا الكفايتين، وتنجز منه خلعا ولقبا لفخر الدولة أبي الحسن، وأقطع من نواحي السواد ضياعا كثيرة رتب فيها نائبا يستوفي ارتفاعها ويحمله إليه، ودعاه أبو طاهر ابن بقية عدة دعوات، وملأ عينه بالهدايا والملاطفات، وقال في بعض الأيام: لا بد أن أخلع على ابن العميد في مجلسي، ودعاه، فلما قعد وأكل وجلس على الشرب أخذ ابن بقية</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">بيده فرجية ورداء في غاية الحسن والجلالة ووافى بهما إلى ابن العميد وقال له: قد صرت أيها الأستاذ جامدارك، فانظر هل ترتضيني لخدمتك، وطرح الفرجية عليه وقدم الرداء بين يديه فأخذه ولبسه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره في الحبس:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما بال قومي يجفوني أكابرهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أإن أطاعتهم الأيام والدول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أإن تقاصر عني الحال تقطعني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عراهم ساء ما شاءوا وما فعلوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أغراهم أن هذا الدهر أسكتني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عنهم وتنطق فيه الشاء والابل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قدما رميت فلم تبلغ سهامهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأخطأ الناس من مرميه زحل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول لي الواشون كيف تحبها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت لهم بين المقصر والغالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولولا حذاري منهم لصدقتهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقلت هوى لم يهوه قط أمثالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكم من شفيق قال ما لك واجما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت أبي ما بي وتسألني مالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو الحسين، وحدثني أبو الفتح منصور بن محمد بن المقدر الأصبهاني قال، حدث أحد أصحاب أبي الفضل ابن العميد المختصين به قال: كان أبو الفتح ابن أبي الفضل يباكر أباه في كل يوم ويدخل إليه قبل كل أحد، فاتفق أن دخل يوما وأنا جالس عنده، فلما رآه مقبلا في الصحن وشاهد عمته وكانت ديلمية، ومشيته وهو يختال فيها ويسرف في تلويها، عجب من ذاك وقال لي: أما ترى إلى هذه العمة وهذه المشية في مخالفتها لعادتنا ومفارقتها طريقتنا؟! فقلت: قد رأيت، وإن رسم الأستاذ أن أخاطبه فيها وأنهاه عنها فعلت، فقال: لا تفعل فانه قصير العمر وما أحب أن أدخل على قلبه هما ولا أمنعه هوى. وقد روي أن أبا الفضل وجد له رقعة كتبها إلى بعض من ينبسط إليه وفيها:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أديبنا المعروف بالكردي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يولع بالغلمان والمرد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أدخلني يوما إلى داره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فناكني والأير من عندي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فلما وقف ابن العميد أبوه على ذلك غضب وقال: أمثل ولدي يكتب مثل هذا الفحش والفجور؟! ثم قال: أما والله لولا ولولا ولولا ثم أمسك كأنه يشير إلى ما حكم له من سوء العاقبة وقصر العمر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حكى أبو الحسين ابن فارس مما أورده أبو منصور في «اليتيمة» قال: كنت عند الأستاذ أبي الفتح ابن العميد في يوم شديد الحر، فرمت الشمس بجمرات الهاجرة فقال لي: ما قول الشيخ في قلبه، فلم أحر جوابا لأني لم أفطن لما أراد، ولما كان بعد هنيهة أقبل رسول الأستاذ الرئيس يستدعيني إلى مجلسه، فقمت إليه، فلما مثلت بين يديه تبسم ضاحكا إلي وقال: ما قول الشيخ في قلبه؟ فبهت وسكت، وما زلت أفكر حتى انتبهت على أنه أراد الخيش، وكان من يشرف على أبي الفتح من جهة أبيه أتاه بتلك اللفظة في تلك الساعة، فدعاني لفرط اهتزازه لها ما اراد مجاراتي فيها، وقرأت صحيفة السرور من وجهه إعجابا بها، ثم أخذت أتحفه بنكت نثره وملح نظمه، فكان مما أعجب به وتعجب منه واستضحك له حكايتي رقعة وردت له علي وصدرها: وردت رقعة الشيخ أصغر من عنفقة بقة، وأقصر من أنملة نملة.</w:t>
@@ -2097,207 +2097,207 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو حيان وقد ذكر ابن عباد وأبا الفضل بن العميد ثم قال: وأما أبو الفتح ذو الكفايتين فإنه كان شابا ذكيا متحركا حسن الشعر مليح الكتابة كثير المحاسن ولم يظهر كل ما كان في نفسه لقصر أيامه واشتعال دولته وطفئها بسرعة. ومن شعره:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إني متى أهزز قناتي تنتثر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أوصالها أنبوبة أنبوبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أدعو بعاليها العلا فتجيبني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأقي بحد سنانها المرهوبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله كلام كثير نظم ونثر، وله في صفة الفرس ما يوفي على كل منظوم، ولو أبقته الأيام لظهر منه كل فضل كبير. ودخل بغداد فتكلف واحتفل، وعقد مجالس مختلفة للفقهاء يوما وللأدباء يوما وللمتكلمين يوما وللمتفلسفين يوما، وفرق أموالا خطيرة، وتفقد أبا سعيد السيرافي وعلي بن عيسى الرماني وغيرهما، وعرض عليهما المسير معه إلى الري ووعدهم ومناهم وأظهر المباهاة بهم، وكذلك خاطب أبا الحسن ابن كعب الأنصاري وأبا سليمان السجستاني المنطقي وابن البقال الشاعر وابن الأعرج النمري وغيرهم، ودخل شهر رمضان فاحتشد وبالغ ووصل ووهب، فجرت في هذه المجالس غرائب العلم وبدائع الحكمة، وخاصة ما جرى مع أبي الحسن</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">العامري، ولولا طول الرسالة لرسمت ذلك كله في هذا المكان، فمن طريف ما جرى وفي سماعه فائدة واعتبار خبر أبي سعيد السيرافي مع أبي الحسن العامري (وقد ذكرته في أخبار السيرافي) .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو حيان: وحضرت المجلس يوما آخر مع أبي سعيد وقد غص بأعلام الدنيا وببرد الآفاق، فجرى حديث أبي إسحاق الصابئ فقال ذو الكفايتين: ذاك رجل له في كل طراز نسج وفي كل حومة رهج وفي كل فلاة ركب، ومن كل غمامة سكب، الكتابة تدعيه بأكثر مما يدعيها والبلاغة تتحلى به بأحسن مما يتحلى هو بها، وما أحلى قوله:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حمراء مصفرة الأحشاء باعثة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طيبا تخال به في البيت عطارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن في وجهه تبرا يخلصه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قين يضرم في أفنانه النارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما زلت في سكري ألمع كفها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذراعها بالقرص والإثآر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى تركت أديمها وكأنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غرس البنفسج منه في الجمار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وبلغ المجلس أبا اسحاق فحضر وشكر، وطوى ونشر، وأورد وأصدر، وكان كاتب زمانه لسانا وقلما وشمائل، وكان له مع ذلك يد طولى في العلم الرياضي، وسمعت أبا إسحاق يقول: هو ابن أبيه لله دره، وأخذ في تعظيم ابيه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال عبد الله الفقير إليه: وقد ذكر أبو حيان قصة أبي الفتح ابن العميد وسبب القبض عليه مبسوطة مشروحة، وقد نقلتها هاهنا عنه بكمالها فإني لم أجد أحدا ذكرها أكمل منه، قال: لما مات ركن الدولة سنة ست وستين وثلاثمائة اجتمع ذو الكفايتين أبو الفتح وعلي بن كامة أحد أمراء الديلم والأعيان وتعاهدا وتواثقا وتحالفا، وبذل كل واحد منهما الاخلاص لصاحبه في المودة في السر والعلانية والذب والتوقير</w:t>
@@ -2448,180 +2448,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو سعد السمعاني أنشدنا الحسن بن محمد الأصبهاني بها أنشدنا أبو زيد صعلوك بن أميلويه بن أبي طاهر الجيلي قدم علينا قال: أنشدت لعضد الدولة في ابن العميد ومودته:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودادك لازم مكنون سري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحبك جنتي والعشق زادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن واصلتني أزداد حبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وان صارمتني زادت سهادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخالك في عذارك في الليالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سواد في سواد في سواد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأجابه ابن العميد:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعاني في انبلاج الليل صبح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فنادى قم فحي على الفلاح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت له ترفق يا منادي </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أليس الليل مسود النواحي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فثغري والمدام وحسن وجهي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صباح في صباح في صباح.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 معجم الأدباء / إرشاد الأريب إلى معرفة الأديب،(دار الغرب الإسلامي - بيروت،1993،ط 0،ج 4،ص 1886)</w:t>
       </w:r>
@@ -2682,50 +2682,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>