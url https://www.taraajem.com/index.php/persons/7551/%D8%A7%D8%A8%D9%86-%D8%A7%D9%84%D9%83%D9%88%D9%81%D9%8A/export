--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -125,99 +125,99 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن تصانيفه: كتاب الهمز، كتاب معاني الشعر، كتاب الفرائد والقلائد. قال ياقوت: رأيت بخطه عدة كتب، فلم أر أحسن ضبطا وإتقانا للكتابة منه، فإنه يجعل الإعراب على الحرف بمقدار الحرف احتياطا، ويكتب على الكلمة المشكوك فيها عدة مرار: صح صح صح؛ وكان من جماعي الكتب وأرباب الهوى فيها. أنفق على العلم ثلاثين ألف درهم. وكتب إليه أبو الهيذام، كلاب بن حمزة العقيلي اللغوي - وسيأتي ذكره، إن شاء الله تعالى، في موضعه - أبياتا طويلة، منها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبا حسن أراك تمد حبلي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لتقطعه وأرسله بجهدي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأتبعه إذا قصر احتياطا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنت تشد جذبك أي شد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخي فكم يكون بقاء حبل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يتلتل بين إرسال ومد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 22،ص 0)</w:t>
       </w:r>
@@ -279,459 +279,459 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكره أبو الحسن محمد بن جعفر التميمي المعروف بابن النجار في «كتاب الكوفة» من تصنيفه قال: ومن أصحاب ثعلب أبو الحسن أحمد بن محمد الكوفي الأسدي الذي خطه اليوم يؤتدم به، وبيع جزازات كتبه ورقاع سؤالاته العلماء كل رقعة بدرهم، وأنفق على العلم ثلاثين ألف درهم على ثعلب وحده. هكذا قال «أحمد بن محمد» وأظنه سهوا منه فان ابن الكوفي المشهور بجودة الضبط اسمه بخطه على عدة من كتبه، وهو: علي بن محمد بن عبيد الكوفي الأسدي كما قدمنا، فإن صحت رواية ابن النجار فهو غير الذي نعرفه نحن، فإني لم أر لهذا المسمى ذكرا مع كثرة بحثي وتنقيري. ووجدت جزازة من إملاء أبي الهيذام كلاب بن حمزة العقيلي اللغوي- وله في هذا الكتاب ترجمة - ما صورته: ولأبي الهيذام إلى أبي الحسن ابن الكوفي النحوي البغدادي رحمه الله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبا حسن أراك تمد حبلي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لتقطعه وأرسله بجهدي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأتبعه إذا قصر احتياطا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنت تشد جذبك أي شد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخي فكم يكون بقاء حبل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يتلتل بين إرسال ومد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعالى الله ما أجفى زمانا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بقيت له وأنكد فيه جدي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أظن الدهر يقصدني لأمر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يحاوله ويطلبني بحقد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ذهبت بشكلي عن ودادي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مذاهبه فكيف ألوم ضدي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سأصبر طائعا وأغض طرفي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأحفظ عهد مطرح لعهدي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأقصد أن أحصل لي صديقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعز به على خطأي وعمدي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن أظفر بذاك فأي كنز</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونيل غنيمة وثقوب زند</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإلا كان حسن الصبر أحرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بحسن مثوبة وبناء مجد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا لله ما أصبحت فيه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الخلطاء من تعب وكد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقاء بالجميل وحسن بشر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإنصاف يشاب بخلف وعد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعلم لا يقاس إليه علم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بكل طريقة وبكل حد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإغفال لما أولي وأحجى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تفقده بذي أدب وحشد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا لله يا للناس يا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">للعجائب بين تقربة وبعد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الأخلاق إذ مزجت فصارت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علاقمها مجدحة بشهد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أراني بين منزلتين ما لي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سوى إحداهما ثقة لقصد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن أرد الأنيس أعش ذليلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وان أرد التعزز أبق وحدي.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 معجم الأدباء / إرشاد الأريب إلى معرفة الأديب،(دار الغرب الإسلامي - بيروت،1993،ط 0،ج 4،ص 1866)</w:t>
       </w:r>
@@ -873,50 +873,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>