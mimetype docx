--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -117,419 +117,419 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">المعافري الكاتب علي بن لب بن علي بن شلبون أبو الحسن المعافري البلنسي. كتب لولاة بلنسية، ثم وزر لمحمد بن يوسف بن هود في أول ثورته بمرسية سنة خمس وعشرين وست مائة. وكان من الأدباء النجباء، وتوفي بمراكش سنة تسع وثلاثين وست مائة. ومن شعره: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أوجهك والألفاظ والقد والردف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أم البدر واليعفور والغصن والحقف </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورياك سد الخافقين أريجها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أم المسك من دارين نم له عرف </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">والقصيدة طويلة منها: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خليلي فيما عشتما هل سمعتما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بليث عرين طل يسطو به الخسف </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويصمي بسهم الحب حبة قلبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وللصعدة الصماء في زوره نصف </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عدلت بحبي نحوها وصرفته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلم يك لي عدل لديها ولا صرف </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصدت بأيامي وكانت بوجهها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حوالك تحكيها ذوائبها الوجف </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويا رب ليل بت فيه ضجيعها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى أن بدا من برق أصحابه خطف </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تنيل كما أهوى وأسأل ملحفا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتشهد بالتقوى لها الأزر واللحف </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أساقطها در الحديث وشذره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهذا لها عقد وهذا له شنف </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويكذب ما ظنوه أني من الأولى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما خلوا عفوا وإن قدروا كفوا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونفس علت طور التصابي وهمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تسامي مناطق النيرات لها أنف </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعاف ورود الماء غصان صاديا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا كان من شرب الدنية لا يصفو </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأرضى بمرعى الجدب أحميه عزة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأهجر روض الخصب يألفه الخسف </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن عتادي من تلادي وطارفي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لنيل مدى الآمال ذو ميعة طرف </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخطيه عسالة ومهند</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طرير عراراه وسابغة زغف </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحط من الزلفى لدى السيد الذي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مآثر سادات الإمام به تعفو </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 21،ص 0)</w:t>
       </w:r>
@@ -583,571 +583,571 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">له من قصيدة يمدح ويعتذر عند قدومه مع وفد بلنسية سنة اثنتين وعشرين وستمائة إلى إشبيلية:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حنانَيْك قد ثُبنا إليك وقد تُبْنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فجدِّد لنا الرُّحْمى وأكِّد لنا الأمْنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هو القَدَر الجاري على النَّاسِ حُكمُهُ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا غروَ أن جاءوا سراعاً وأبطأنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا لم تكُن بالمُرتجين عنايةٌ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سماويَّةٌ عادتْ عِياذتهم أَفْنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مُلكنا فصُرِّفنا تصاريفَ نَجتني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بها مرَّةً رِبحاً وآونةً غَبنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأمَّا وإغضاءُ الخليفةِ شاملٌ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فبُشرى بما نِلْنا به الخيرَ والأمْنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله من قصيدة يمدح أيضاً أولها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أَوجهُك والألحاظُ والقدُّ والرِّدْفُ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أم البدرُ واليَعفورُ والغصنُ والحقْفُ</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وريَّاك عمَّ الخافقين أريجُها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أم المسكُ من دَارين نمَّ له عَرْفُ</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">والقصيدة طويلة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله من قصيدة يرثي شيخنا أبا الربيع:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خطبُ الخطوبِ دها العلاءَ مُصابُهُ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فَارْبَأ بدمعكَ أن يقلَّ مَصابُهُ</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واسكُب له حمرَ الدُّموع يُمِدُّها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلبٌ يسيلُ على الجفونِ مُذابُه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أودى سليمانٌ فشَرْعُ محمدٍ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثَكلانُ باديةٌ به أوصابُه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فُجعتْ به سِيرُ الرَّسول مُصنِّفاً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كُتباً يُنَظِّم شذرَها إطنابُه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأُصيبَ منه حديثُهُ بإمامه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحفيظهِ من حادثٍ يَنتابُه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">العالِم العالي به مُترسِّلاً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قمَمَ الكواكب علمُهُ ونِصابُه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمَن المُجَلِّي عن طريق صَحيحه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسَقيمه مهما يَشُبْهُ تَشابُه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبمَن يُعرِّج طالبُ العلم الَّذي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما أُعلمت إلاَّ إليه رِكابُه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو مَن لِذرْوة مِنْبرٍ تُزهَى به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوادُهُ ويهُزّها إسهابُه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أم من لصَدرِ المَحفِل المَشهود إنْ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كثُرَ الكلامُ به وقلَّ صوابُه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الرَّوضُ آداباً تأرَّجَ زهرُهُ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والبحرُ إدراكاً يَعُبُّ عُبابُه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وَلد الزّمانُ وما أتى بنَظيره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليس الزّمانُ بدائمٍ إنجابُه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غار الجمالُ فما يُتاحُ طلوعُهُ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غابَ الكمالُ فيما يُباحُ إيابُه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خَطَّتْ رماحُ الخَطِّ فيه أسطُراً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بيَمينه منها يكون كِتابُه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 تحفة القادم،(دار الغرب الإسلامي - تونس،1986،ط 1،ج 1،ص 216)</w:t>
       </w:r>
@@ -1208,50 +1208,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>