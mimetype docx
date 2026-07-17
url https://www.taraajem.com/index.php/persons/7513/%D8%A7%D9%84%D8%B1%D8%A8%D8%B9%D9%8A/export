--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -182,115 +182,115 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">كان يرمى بالجنون. مر يوما بسكران وجعل يضرط ويشمه ويقول: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تمتع من شميم عرار نجد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما بعد العشية من عرار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان قد شرح كتاب سيبويه، فجاء إليه يوما أحد بني رضوان التاجر فنازعه في مسألة، فقام مغضبا وأخذ الشرح فجعله في إجانة وصب عليه الماء وغسله، وجعل يلطم به الحيطان ويقول: لا أجعل أولاد البقالين نحاة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان مبتلى بالكلاب، سأل يوما أولاد الأكابر الذين يحضرون عنده أن يمضوا معه إلى كلواذا، فظنوا ذلك لحاجة عرضت له هناك. فركبوا خيولا وخرجوا، وجعل هو يمشي بين أيديهم فسألوه الركوب فأبى عليهم، فلما صار بخرابها أوقفهم على ثلم وأخذ كساء وعصا، وما زال يعدو إلى كلب هناك والكلب يثب عليه تارة ويهرب منه أخرى حتى أعياه، فعاونوه حتى أمسكوه، وعض على الكلب بأسنانه عضا شديدا والكلب يستغيث ويزعق، فما تركه حتى اشتفى وقال: هذا عضني منذ أيام وأريد أخالف قول الأول: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شاتمني كلب بني مسمع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصنت عنه النفس والعرضا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم أجبه لاحتقاري به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن يعض الكلب إن عضا؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وصنف كتاب شرح الإيضاح للفارسي، كتاب شرح مختصر الجرمي، كتاب البديع في النحو، كتاب شرح البلغة، كتاب ما جاء في المبني على فعال، كتاب التنبيه على خطأ ابن جني في فسر شعر المتنبي.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -367,75 +367,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وسأل يوما أولاد الأكابر الذين يحضرون مجلسه أن يمضوا معه إلى كلواذى، فظنوا ذلك لحاجة عرضت له هناك، فركبوا خيولا وخرجوا وجعل هو يمشي بين أيديهم، وسألوه الركوب فأبى عليهم، فلما صار بخرابها وقفهم على ثلم، وأخذ كساء وعصا، وما زال يعدو إلى كلب هناك والكلب يثب عليه تارة ويهرب منه أخرى حتى أعياه، وعاونوه عليه حتى أمسكه، وعض على الكلب بأسنانه عضا شديدا والكلب يستغيث ويزعق فما تركه حتى اشتفى وقال: هذا غضني منذ أيام وأريد أخالف قول الأول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شاتمني كلب بني مسمع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصنت عنه النفسا والعرضا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم أجبه لاحتقاري له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ذا يعض الكلب إن عضا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان يوما يتمشى على شاطئ دجلة، والرضي والمرتضى العلويان في زبزب ومعهما أبو الفتح عثمان بن جني فقال لهما: من أعجب أحوال الشريفين أن يكون عثمان جالسا معهما في الزبزب، وعلي يمشي على الشط بعيدا منهما.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث أبو غالب محمد بن بشران النحوي الواسطي قال: قدم علينا علي بن عيسى الربعي النحوي إلى واسط ونزل في حجرة في جوار شيخنا أبي إسحاق الرفاعي، وكنت أتردد إليه أسائله، فقال لي أبو إسحاق يوما: قد انعكفت على هذا</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -471,131 +471,131 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">جئت راجلا أم راكبا فقال: بل راكبا، قال: المركوب مكترى أم مشترى؟ قال: بل مكترى، فقال الشيخ: مر واسترجع الكري فإنه لم يحمل شيئا، ثم أنشد الشيخ:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما المرء إلا الاصغران لسانه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومعقوله والجسم خلق مصور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن طرة راقتك فاخبر فربما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمر مذاق العود والعود أخضر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال علي بن عيسى الربعي: استدعاني عضد الدولة ليلة وبين يديه «الحماسة» فوضع يده على باب الأضياف وقال ما تقول في هذه الأبيات:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومستنبح بات الصدى يستتيهه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى كل صوت وهو في الرحل جانح </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت لأهلي ما بغام مطية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسار أضافته الكلاب النوابح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقلت: هذا قول عتبة بن بجير الحارثي، ومعناه: أن العرب كانت إذا ضلت في سفر وصارت بحيث تظن انها قريبة من حلة نبحت لتسمعها الكلاب فتجيبها فيعرفون به موضع القوم فيقصدونه ويستضيفون فيضافون، فقال: إن قوما يتشبهون بالكلاب حتى يضافوا لقوم أدنياء النفوس، فوجمت بين يديه وأنا واقف وهو ينظر إلي، وكان من عادتنا أنه ما دام ينظر إلى أحدنا لم يزل واقفا بين يديه حتى يرد طرفه، قال ثم فكر فقال: لا بل إن أقواما يستنبحون في هذا القفر والمكان الجدب فيستضيفون فيضافون مع الإقلال والعدم لقوم كرام، وأمر لي بجائزة، فدعوت له وانصرفت.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قرأت بخط أبي الكرم المبارك بن الفاخر بن محمد بن يعقوب: قال لنا الرئيس أبو البركات جبر بن علي بن عيسى الربعي، قال لي أبي: أخرج إلي عضد الدولة بيده مجلدا بأدم مبطن بديباج أخضر في أنصاف الشيطاني مذهب مفصول بالذهب بخط حسن فيه شعر مدبر وحش ليس له معنى، فقال لي: كيف ترى هذا الشعر؟ فقلت:</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -615,51 +615,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">بسكران ملقى على قارعة الطريق فحل سرواله، يعني سروال الربعي، وجلس على أنفه وجعل يضرط ويشمه السكران ويقول له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تمتع من شميم عرار نجد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما بعد العشية من عرار.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 معجم الأدباء / إرشاد الأريب إلى معرفة الأديب،(دار الغرب الإسلامي - بيروت،1993،ط 0،ج 4،ص 1828)</w:t>
       </w:r>
@@ -1141,50 +1141,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>