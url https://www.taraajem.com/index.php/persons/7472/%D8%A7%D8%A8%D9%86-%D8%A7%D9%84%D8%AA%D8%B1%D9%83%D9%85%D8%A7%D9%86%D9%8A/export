--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -214,171 +214,171 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الشيخ علاء الدين ابن التركماني الحنفي علي بن عثمان بن إبراهيم بن مصطفى الشيخ الإمام المفتي علاء الدين أبو الحسن الحنفي المعروف بابن التركماني. تقدم ذكر والده وأخيه الإمام تاج الدين أحمد، مولد الشيخ علاء الدين هذا في شهور سنة ثلاث وثمانين وست مائة، أفنى عمره في الاشتغال بالعلوم. وتفنن فيها وصنف التصانيف العديدة، وجمع المجاميع الحسنة المفيدة، من ذلك: بهجة الأريب بما في الكتاب العزيز من الغريب، والمننتخب في علوم الحديث، وكتاب المؤتلف والمختلف، كتاب في الضعفاء والمتروكين، وكتاب الرد على الحافظ البيهقي -ولم يكمل- مختصر المحصل في الكلام، مقدمة في أصول الفقه. الكفاية في مختصر الهداية، مختصر رسالة القشيري، وكتب كثيرة شرع فيها ولم تكمل، ومقدمات في العلوم العقلية والعربية. ومن شعره قصيدة كتبها إلى الأمير سيف الدين الجابي الدوادار: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا شغل البرية فيك فاها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكل عنك بالخيرات فاها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإنك في الشبيبة والمبادي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بلغت من الفضائل منتهاها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحزت جميع أنواع المعالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفزت بها وجزت إلى مداها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصمت عن الحرام مع اقتدار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصنت النفس عنه في صباها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وملت بها إلى عمل وعلم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأضحى ذا الورى حقا وراها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا برح الوجود لها مطيعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا زال العدى أبدا فداها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولي قضاء القضاة الحنفية بالديار المصرية في شوال سنة ثمان وأربعين وسبع مائة، ولبس الخلعة ونزل من القلعة ولم يشعر به قاضي القضاة زين الدين ابن البسطامي إلا وقد دخل إليه على تلك الصورة. ولم يزل على تلك الحال إلى أن توفي رحمه الله تعالى في الحرم سنة خمسين وسبع مائة. وتولى مكانه ابنه القاضي جمال الدين عبد الله.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -487,171 +487,171 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله من قصيدة كتبها إلى الأمير سيف الدين ألجاي الدوادار: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا شغل البرية فيك فاها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكل عنك بالخيرات فاها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإنك في الشبيبة والمبادي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بلغت من الفضائل منتهاها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحزت جميع أنواع المعالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفزت بها وجزت إلى مداها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصمت عن الحرام على اقتدار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصنت النفس عنه في صباها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وملت بها إلى عمل وعلم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأضحى ذا الورى حقا وراها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا برح الوجود لها مطيعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا زال العدا أبدا فداها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 أعيان العصر وأعوان النصر،(دار الفكر المعاصر، بيروت - لبنان / دار الفكر، دمشق - سوريا،1998،ط 1،ج 3،ص 462)</w:t>
       </w:r>
@@ -689,51 +689,51 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">علي بن عثمان بن مصطفى المارديني علي بن عثمان بن مصطفى المارديني الأصل علاء الدين ابن التركماني الحنفي ولد سنة 683 وتفقه وتمهر وأفتى ودرس وصنف التصانيف الحافلة ثم ولي القضاء في شوال سنة 748 ونزل بخلعته إلى منزل القاضي زين الدين البسطامي الذي كان قبله فلما رآه بهت واستمر علاء الدين في الوظيفة إلى أن مات في المحرم سنة 750 وله من التصانيف غريب القرآن ومختصر ابن الصلاح والجوهر النقي وتخريج أحاديث الهداية ومختصر المحصل والكفاية في مختصر الهداية وأشياء كثيرة لم تكمل وله نظم وسط فمنه قصيدة مدح بها الجاولي الدويدار أولها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا شغل البرية فيك فاها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكلي عنك بالخيرات فاها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الدرر الكامنة في أعيان المئة الثامنة،(مجلس دائرة المعارف العثمانية - صيدر اباد/ الهند،1972،ط 2،ج 2،ص 0)</w:t>
       </w:r>
@@ -956,50 +956,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>